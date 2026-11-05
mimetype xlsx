--- v0 (2026-07-08)
+++ v1 (2026-11-05)
@@ -414,51 +414,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N235"/>
+  <dimension ref="A1:N462"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="18" customWidth="1" min="1" max="1"/>
     <col width="18" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="18" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="18" customWidth="1" min="6" max="6"/>
     <col width="18" customWidth="1" min="7" max="7"/>
     <col width="18" customWidth="1" min="8" max="8"/>
     <col width="18" customWidth="1" min="9" max="9"/>
     <col width="18" customWidth="1" min="10" max="10"/>
     <col width="18" customWidth="1" min="11" max="11"/>
     <col width="18" customWidth="1" min="12" max="12"/>
     <col width="18" customWidth="1" min="13" max="13"/>
     <col width="18" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -518,14964 +518,29436 @@
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>TVA</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>De plată</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>BF-MDCA-48991935</t>
+          <t>279106397411</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>751</t>
+          <t>380</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-09-11</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-09-14</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>MEDICIS S.A.</t>
+          <t>DANTE INTERNATIONAL SA</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>9299080</t>
+          <t>14399840</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K2" t="n">
-        <v>250</v>
+        <v>133.54</v>
       </c>
       <c r="L2" t="n">
-        <v>0</v>
+        <v>28.04</v>
       </c>
       <c r="M2" t="n">
-        <v>250</v>
+        <v>161.58</v>
       </c>
       <c r="N2" t="n">
-        <v>250</v>
+        <v>161.58</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>K-MKTP-29518547</t>
+          <t>RO86709900081372</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>380</t>
+          <t>751</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
-[...6 lines deleted...]
-      </c>
+          <t>2026-09-11</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>DANTE INTERNATIONAL SA</t>
+          <t>Kaufland Romania SC</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>14399840</t>
+          <t>15991149</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K3" t="n">
-        <v>10.74</v>
+        <v>238.83</v>
       </c>
       <c r="L3" t="n">
-        <v>2.25</v>
+        <v>50.15</v>
       </c>
       <c r="M3" t="n">
-        <v>12.99</v>
+        <v>288.98</v>
       </c>
       <c r="N3" t="n">
-        <v>12.99</v>
+        <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>AXL175265</t>
+          <t>9003644971</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>2026-05-25</t>
+          <t>2026-09-11</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>AXEL SOFT IT GROUP SRL</t>
+          <t>Network One Distribution S.R.L.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>14594957</t>
+          <t>15056387</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>FASTBIT</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K4" t="n">
-        <v>1894.53</v>
+        <v>6521.94</v>
       </c>
       <c r="L4" t="n">
-        <v>397.85</v>
+        <v>1369.61</v>
       </c>
       <c r="M4" t="n">
-        <v>2292.38</v>
+        <v>7891.55</v>
       </c>
       <c r="N4" t="n">
-        <v>2292.38</v>
+        <v>7891.55</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>26EI08911959</t>
+          <t>75456340</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>2026-05-25</t>
+          <t>2026-09-11</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>2026-06-24</t>
+          <t>2026-10-11</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>PPC Energie S.A.</t>
+          <t>ALSO Technology Romania SRL</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>22000460</t>
+          <t>32429907</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K5" t="n">
-        <v>520.7</v>
+        <v>337.5</v>
       </c>
       <c r="L5" t="n">
-        <v>109.35</v>
+        <v>70.88</v>
       </c>
       <c r="M5" t="n">
-        <v>630.05</v>
+        <v>408.38</v>
       </c>
       <c r="N5" t="n">
-        <v>630.05</v>
+        <v>408.38</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>26EI08934125</t>
+          <t>9003644391</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>2026-05-25</t>
+          <t>2026-09-11</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>2026-06-24</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>PPC Energie S.A.</t>
+          <t>Network One Distribution S.R.L.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>22000460</t>
+          <t>15056387</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K6" t="n">
-        <v>2110.33</v>
+        <v>409.65</v>
       </c>
       <c r="L6" t="n">
-        <v>443.17</v>
+        <v>86.03</v>
       </c>
       <c r="M6" t="n">
-        <v>2553.5</v>
+        <v>495.68</v>
       </c>
       <c r="N6" t="n">
-        <v>2553.5</v>
+        <v>495.68</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>26EI08953529</t>
+          <t>ECM AXXVI39470</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>380</t>
+          <t>751</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>2026-05-25</t>
+          <t>2026-09-11</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-09-12</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>PPC Energie S.A.</t>
+          <t>AUCHAN ROMANIA SA</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>22000460</t>
+          <t>17233051</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K7" t="n">
-        <v>342.72</v>
+        <v>449.94</v>
       </c>
       <c r="L7" t="n">
-        <v>71.97</v>
+        <v>84.53</v>
       </c>
       <c r="M7" t="n">
-        <v>414.69</v>
+        <v>534.47</v>
       </c>
       <c r="N7" t="n">
-        <v>414.69</v>
+        <v>534.47</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>TM1 110571</t>
+          <t>9003645004</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>2026-05-25</t>
+          <t>2026-09-11</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>2026-05-25</t>
+          <t>2026-10-02</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>PRED SMY SRL</t>
+          <t>Network One Distribution S.R.L.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>18084012</t>
+          <t>15056387</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K8" t="n">
-        <v>8369.200000000001</v>
+        <v>4002.14</v>
       </c>
       <c r="L8" t="n">
-        <v>1757.53</v>
+        <v>840.45</v>
       </c>
       <c r="M8" t="n">
-        <v>10126.73</v>
+        <v>4842.59</v>
       </c>
       <c r="N8" t="n">
-        <v>10126.73</v>
+        <v>4842.59</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>75446219</t>
+          <t>AXL177419</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>2026-05-25</t>
+          <t>2026-09-10</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>2026-06-24</t>
+          <t>2026-09-25</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>ALSO Technology Romania SRL</t>
+          <t>AXEL SOFT IT GROUP SRL</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>32429907</t>
+          <t>14594957</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>FASTBIT SRL</t>
+          <t>FASTBIT</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K9" t="n">
-        <v>9451</v>
+        <v>1808.84</v>
       </c>
       <c r="L9" t="n">
-        <v>1984.71</v>
+        <v>379.86</v>
       </c>
       <c r="M9" t="n">
-        <v>11435.71</v>
+        <v>2188.7</v>
       </c>
       <c r="N9" t="n">
-        <v>11435.71</v>
+        <v>2188.7</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>MS EON 010236902468</t>
+          <t>BSMC10249</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>2026-05-23</t>
+          <t>2026-09-10</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>2026-06-08</t>
+          <t>2026-09-20</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>E.ON Energie Romania S.A.</t>
+          <t>BUSINESS SMC SERVICE SRL</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>22043010</t>
+          <t>24351300</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>FASTBIT S.R.L.</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K10" t="n">
-        <v>61.07</v>
+        <v>350</v>
       </c>
       <c r="L10" t="n">
-        <v>12.83</v>
+        <v>73.5</v>
       </c>
       <c r="M10" t="n">
-        <v>73.90000000000001</v>
+        <v>423.5</v>
       </c>
       <c r="N10" t="n">
-        <v>73.89</v>
+        <v>423.5</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>JAT019764757</t>
+          <t>9003643597</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>2026-05-23</t>
+          <t>2026-09-10</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>2026-06-06</t>
+          <t>2026-10-01</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>Orange Romania S.A.</t>
+          <t>Network One Distribution S.R.L.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>9010105</t>
+          <t>15056387</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K11" t="n">
-        <v>1937.47</v>
+        <v>7.56</v>
       </c>
       <c r="L11" t="n">
-        <v>382.32</v>
+        <v>1.59</v>
       </c>
       <c r="M11" t="n">
-        <v>2319.79</v>
+        <v>9.15</v>
       </c>
       <c r="N11" t="n">
-        <v>2319.79</v>
+        <v>9.15</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>WIS30035</t>
+          <t>PI0142</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-09-10</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>2026-06-06</t>
+          <t>2026-10-10</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>WISE COMPUTER S.R.L.</t>
+          <t>DD POWER INNOVATIONS S.R.L.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>36438720</t>
+          <t>50918723</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K12" t="n">
-        <v>210.74</v>
+        <v>1000</v>
       </c>
       <c r="L12" t="n">
-        <v>44.26</v>
+        <v>0</v>
       </c>
       <c r="M12" t="n">
-        <v>255</v>
+        <v>1000</v>
       </c>
       <c r="N12" t="n">
-        <v>255</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>8281805751</t>
+          <t>9003643552</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-09-10</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>2026-06-20</t>
+          <t>2026-10-01</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>TD SYNNEX Bucharest SRL</t>
+          <t>Network One Distribution S.R.L.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>21267001</t>
+          <t>15056387</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K13" t="n">
-        <v>1607.37</v>
+        <v>1087.09</v>
       </c>
       <c r="L13" t="n">
-        <v>337.55</v>
+        <v>228.29</v>
       </c>
       <c r="M13" t="n">
-        <v>1944.92</v>
+        <v>1315.38</v>
       </c>
       <c r="N13" t="n">
-        <v>1944.92</v>
+        <v>1315.38</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>LES 19902</t>
+          <t>5700883564</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>380</t>
+          <t>751</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-09-10</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>2026-06-20</t>
+          <t>2026-09-10</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>S.C. L&amp;E Solutions S.R.L.</t>
+          <t>DEDEMAN SRL</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>16684355</t>
+          <t>2816464</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K14" t="n">
-        <v>689.03</v>
+        <v>142.97</v>
       </c>
       <c r="L14" t="n">
-        <v>144.7</v>
+        <v>30.02</v>
       </c>
       <c r="M14" t="n">
-        <v>833.73</v>
+        <v>172.99</v>
       </c>
       <c r="N14" t="n">
-        <v>833.73</v>
+        <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>MTC20230101</t>
+          <t>75456273</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-09-10</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-10-10</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>MINERVA TIM CONSULTING SRL</t>
+          <t>ALSO Technology Romania SRL</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>48154292</t>
+          <t>32429907</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K15" t="n">
-        <v>2464.3</v>
+        <v>400</v>
       </c>
       <c r="L15" t="n">
-        <v>0</v>
+        <v>84</v>
       </c>
       <c r="M15" t="n">
-        <v>2464.3</v>
+        <v>484</v>
       </c>
       <c r="N15" t="n">
-        <v>2464.3</v>
+        <v>484</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>98260060</t>
+          <t>SS823020</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>381</t>
+          <t>380</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
-[...2 lines deleted...]
-      <c r="E16" t="inlineStr"/>
+          <t>2026-09-09</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>2026-09-09</t>
+        </is>
+      </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>ALEF DISTRIBUTION RO SA</t>
+          <t>SPYSHOP SRL</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>37561959</t>
+          <t>25051565</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K16" t="n">
-        <v>4456.82</v>
+        <v>734.7</v>
       </c>
       <c r="L16" t="n">
-        <v>935.9299999999999</v>
+        <v>154.29</v>
       </c>
       <c r="M16" t="n">
-        <v>5392.75</v>
+        <v>888.99</v>
       </c>
       <c r="N16" t="n">
-        <v>5392.75</v>
+        <v>888.99</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>WIS30010</t>
+          <t>57001227198</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>380</t>
+          <t>751</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-09-09</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>2026-06-05</t>
+          <t>2026-09-09</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>WISE COMPUTER S.R.L.</t>
+          <t>DEDEMAN SRL</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>36438720</t>
+          <t>2816464</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K17" t="n">
-        <v>338.02</v>
+        <v>72.83</v>
       </c>
       <c r="L17" t="n">
-        <v>70.98</v>
+        <v>15.29</v>
       </c>
       <c r="M17" t="n">
-        <v>409</v>
+        <v>88.12</v>
       </c>
       <c r="N17" t="n">
-        <v>409</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>14406500</t>
+          <t>202649502</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>751</t>
+          <t>380</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>2026-05-20</t>
-[...2 lines deleted...]
-      <c r="E18" t="inlineStr"/>
+          <t>2026-09-09</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>2026-10-09</t>
+        </is>
+      </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>HORNBACH CENTRALA SRL</t>
+          <t>VONREP SRL</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>17777320</t>
+          <t>6721561</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>FASTBIT SRL</t>
+          <t>FASTBIT S.R.L.</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K18" t="n">
-        <v>412.4</v>
+        <v>1707.43</v>
       </c>
       <c r="L18" t="n">
-        <v>86.59999999999999</v>
+        <v>358.57</v>
       </c>
       <c r="M18" t="n">
-        <v>499</v>
+        <v>2066</v>
       </c>
       <c r="N18" t="n">
-        <v>0</v>
+        <v>2066</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>9003534454</t>
+          <t>75455958</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>2026-05-20</t>
+          <t>2026-09-08</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>2026-06-10</t>
+          <t>2026-10-08</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>Network One Distribution S.R.L.</t>
+          <t>ALSO Technology Romania SRL</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>15056387</t>
+          <t>32429907</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K19" t="n">
-        <v>1092.07</v>
+        <v>2262.84</v>
       </c>
       <c r="L19" t="n">
-        <v>229.33</v>
+        <v>475.2</v>
       </c>
       <c r="M19" t="n">
-        <v>1321.4</v>
+        <v>2738.04</v>
       </c>
       <c r="N19" t="n">
-        <v>1321.4</v>
+        <v>2738.04</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>75445687</t>
+          <t>279106267496</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>2026-05-20</t>
+          <t>2026-09-08</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>2026-06-19</t>
+          <t>2026-09-11</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>ALSO Technology Romania SRL</t>
+          <t>DANTE INTERNATIONAL SA</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>32429907</t>
+          <t>14399840</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K20" t="n">
-        <v>3564.88</v>
+        <v>82.43000000000001</v>
       </c>
       <c r="L20" t="n">
-        <v>748.62</v>
+        <v>17.31</v>
       </c>
       <c r="M20" t="n">
-        <v>4313.5</v>
+        <v>99.73999999999999</v>
       </c>
       <c r="N20" t="n">
-        <v>4313.5</v>
+        <v>99.73999999999999</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>0091202367</t>
+          <t>MD0202</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>2026-05-20</t>
+          <t>2026-09-08</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>2026-06-19</t>
+          <t>2026-09-15</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>LASTING System S.A.</t>
+          <t>MAGNOLIA DIGITAL S.R.L.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>6102484</t>
+          <t>44354859</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>FASTBIT S.R.L.</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K21" t="n">
-        <v>5884.88</v>
+        <v>1837.78</v>
       </c>
       <c r="L21" t="n">
-        <v>1235.82</v>
+        <v>0</v>
       </c>
       <c r="M21" t="n">
-        <v>7120.7</v>
+        <v>1837.78</v>
       </c>
       <c r="N21" t="n">
-        <v>7120.7</v>
+        <v>1837.78</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>NEWC nr. 24154</t>
+          <t>9003640891</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>2026-05-20</t>
+          <t>2026-09-08</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>2026-05-20</t>
+          <t>2026-09-29</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>EMPORIS NETWORKS SRL</t>
+          <t>Network One Distribution S.R.L.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>29823056</t>
+          <t>15056387</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K22" t="n">
-        <v>446.28</v>
+        <v>1335.89</v>
       </c>
       <c r="L22" t="n">
-        <v>93.72</v>
+        <v>280.54</v>
       </c>
       <c r="M22" t="n">
-        <v>540</v>
+        <v>1616.43</v>
       </c>
       <c r="N22" t="n">
-        <v>540</v>
+        <v>1616.43</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>BSMC9997</t>
+          <t>MPF21042274</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-09-08</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>2026-05-29</t>
+          <t>2026-10-08</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>BUSINESS SMC SERVICE SRL</t>
+          <t>MONDO PLAST SRL</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>24351300</t>
+          <t>12755240</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K23" t="n">
-        <v>350</v>
+        <v>265</v>
       </c>
       <c r="L23" t="n">
-        <v>73.5</v>
+        <v>55.65</v>
       </c>
       <c r="M23" t="n">
-        <v>423.5</v>
+        <v>320.65</v>
       </c>
       <c r="N23" t="n">
-        <v>423.5</v>
+        <v>320.65</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>241058354</t>
+          <t>9003640644</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-09-08</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-09-29</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>Senetic Distribution S.R.L.</t>
+          <t>Network One Distribution S.R.L.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>35620943</t>
+          <t>15056387</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>FASTBIT S.R.L.</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K24" t="n">
-        <v>1900.68</v>
+        <v>7920.59</v>
       </c>
       <c r="L24" t="n">
-        <v>399.14</v>
+        <v>1663.32</v>
       </c>
       <c r="M24" t="n">
-        <v>2299.82</v>
+        <v>9583.91</v>
       </c>
       <c r="N24" t="n">
-        <v>2299.82</v>
+        <v>9583.91</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>PUC1393951</t>
+          <t>241062258</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-09-08</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-10-08</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>Zaniat Com</t>
+          <t>Senetic Distribution S.R.L.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>18646234</t>
+          <t>35620943</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>FASTBIT SRL</t>
+          <t>FASTBIT S.R.L.</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K25" t="n">
-        <v>233.49</v>
+        <v>456</v>
       </c>
       <c r="L25" t="n">
-        <v>25.68</v>
+        <v>95.76000000000001</v>
       </c>
       <c r="M25" t="n">
-        <v>259.17</v>
+        <v>551.76</v>
       </c>
       <c r="N25" t="n">
-        <v>259.17</v>
+        <v>551.76</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>241058343</t>
+          <t>9003638170</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-09-07</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>2026-06-18</t>
+          <t>2026-09-28</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>Senetic Distribution S.R.L.</t>
+          <t>Network One Distribution S.R.L.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>35620943</t>
+          <t>15056387</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>FASTBIT S.R.L.</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K26" t="n">
-        <v>6451.25</v>
+        <v>1544.81</v>
       </c>
       <c r="L26" t="n">
-        <v>1354.76</v>
+        <v>324.41</v>
       </c>
       <c r="M26" t="n">
-        <v>7806.01</v>
+        <v>1869.22</v>
       </c>
       <c r="N26" t="n">
-        <v>7806.01</v>
+        <v>1869.22</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>TM-30808</t>
+          <t>DNDC FFR 711</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-09-07</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-09-22</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>FEROBANAT S.R.L.</t>
+          <t>SC DataNode DC SRL</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>29396346</t>
+          <t>49381528</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>FASTBIT SRL</t>
+          <t>SC Fastbit SRL</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K27" t="n">
-        <v>175.21</v>
+        <v>12460.32</v>
       </c>
       <c r="L27" t="n">
-        <v>36.79</v>
+        <v>2616.67</v>
       </c>
       <c r="M27" t="n">
-        <v>212</v>
+        <v>15076.99</v>
       </c>
       <c r="N27" t="n">
-        <v>212</v>
+        <v>15076.99</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>ATX-040810887</t>
+          <t>VDF815845810</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-09-06</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-09-20</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>ALTEX ROMANIA SRL</t>
+          <t>Vodafone Romania S.A.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>2864518</t>
+          <t>8971726</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K28" t="n">
-        <v>272.64</v>
+        <v>381.12</v>
       </c>
       <c r="L28" t="n">
-        <v>57.25</v>
+        <v>80.04000000000001</v>
       </c>
       <c r="M28" t="n">
-        <v>329.89</v>
+        <v>461.16</v>
       </c>
       <c r="N28" t="n">
-        <v>329.89</v>
+        <v>461.16</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>SID130115702</t>
+          <t>TKR260301111718</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>751</t>
+          <t>380</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-09-06</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-09-28</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>SC SIDE TRADING SRL</t>
+          <t>ORANGE ROMANIA SA</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>15107812</t>
+          <t>9010105</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K29" t="n">
-        <v>357.68</v>
+        <v>434.04</v>
       </c>
       <c r="L29" t="n">
-        <v>75.12</v>
+        <v>91.15000000000001</v>
       </c>
       <c r="M29" t="n">
-        <v>432.8</v>
+        <v>525.1900000000001</v>
       </c>
       <c r="N29" t="n">
-        <v>432.8</v>
+        <v>525.1900000000001</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>EAUC nr. 359059</t>
+          <t>RO33209900013405</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>751</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
-[...6 lines deleted...]
-      </c>
+          <t>2026-09-04</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr"/>
       <c r="F30" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>AUCHAN ROMANIA SA</t>
+          <t>Kaufland Romania SC</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>17233051</t>
+          <t>15991149</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>Fastbit SRL</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K30" t="n">
-        <v>456.51</v>
+        <v>247.11</v>
       </c>
       <c r="L30" t="n">
-        <v>86.26000000000001</v>
+        <v>51.89</v>
       </c>
       <c r="M30" t="n">
-        <v>542.77</v>
+        <v>299</v>
       </c>
       <c r="N30" t="n">
-        <v>542.79</v>
+        <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>1020326034287</t>
+          <t>EXN20261462</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>751</t>
+          <t>380</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
-[...2 lines deleted...]
-      <c r="E31" t="inlineStr"/>
+          <t>2026-09-04</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>2026-10-04</t>
+        </is>
+      </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>LIDL Discount S.R.L.</t>
+          <t>Exclusive Networks Technology Romania SRL</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>22891860</t>
+          <t>21711588</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>FASTBIT SRL -</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K31" t="n">
-        <v>180.71</v>
+        <v>2790.65</v>
       </c>
       <c r="L31" t="n">
-        <v>28.4</v>
+        <v>586.04</v>
       </c>
       <c r="M31" t="n">
-        <v>209.11</v>
+        <v>3376.69</v>
       </c>
       <c r="N31" t="n">
-        <v>0</v>
+        <v>3376.69</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>279102009385</t>
+          <t>0091206908</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-09-04</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-10-04</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>DANTE INTERNATIONAL SA</t>
+          <t>LASTING System S.A.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>14399840</t>
+          <t>6102484</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>FASTBIT SRL</t>
+          <t>FASTBIT S.R.L.</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K32" t="n">
-        <v>41.23</v>
+        <v>10859.19</v>
       </c>
       <c r="L32" t="n">
-        <v>8.66</v>
+        <v>2280.43</v>
       </c>
       <c r="M32" t="n">
-        <v>49.89</v>
+        <v>13139.62</v>
       </c>
       <c r="N32" t="n">
-        <v>49.89</v>
+        <v>13139.62</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>MPF21039105</t>
+          <t>9003637775</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-09-04</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>2026-05-19</t>
+          <t>2026-09-25</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>MONDO PLAST SRL</t>
+          <t>Network One Distribution S.R.L.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>12755240</t>
+          <t>15056387</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K33" t="n">
-        <v>1359.68</v>
+        <v>23710.41</v>
       </c>
       <c r="L33" t="n">
-        <v>285.53</v>
+        <v>4979.19</v>
       </c>
       <c r="M33" t="n">
-        <v>1645.21</v>
+        <v>28689.6</v>
       </c>
       <c r="N33" t="n">
-        <v>1645.21</v>
+        <v>28689.6</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>PMC00779627</t>
+          <t>TCFR 7554</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>2026-05-18</t>
+          <t>2026-09-03</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>2026-05-18</t>
+          <t>2026-09-13</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>PMC Group Distributie S.R.L.</t>
+          <t>SC topcode SRL</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>17116469</t>
+          <t>24779898</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>FASTBIT</t>
+          <t>SC Fastbit SRL</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K34" t="n">
-        <v>51.32</v>
+        <v>252.11</v>
       </c>
       <c r="L34" t="n">
-        <v>10.78</v>
+        <v>52.94</v>
       </c>
       <c r="M34" t="n">
-        <v>62.1</v>
+        <v>305.05</v>
       </c>
       <c r="N34" t="n">
-        <v>62.1</v>
+        <v>305.05</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>ST-6520</t>
+          <t>2621994913</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>2026-05-18</t>
+          <t>2026-09-03</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>2026-05-18</t>
+          <t>2026-09-18</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>TBF APPS S.R.L.</t>
+          <t>SC MOL Romania Petroleum Products SRL</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>41670067</t>
+          <t>7745470</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>FASTBIT SRL (CUI:RO15390696)</t>
+          <t>Fastbit S.R.L.</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K35" t="n">
-        <v>479</v>
+        <v>2453.61</v>
       </c>
       <c r="L35" t="n">
-        <v>100.59</v>
+        <v>515.26</v>
       </c>
       <c r="M35" t="n">
-        <v>579.59</v>
+        <v>2968.87</v>
       </c>
       <c r="N35" t="n">
-        <v>579.59</v>
+        <v>2968.87</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>TCFR 7313</t>
+          <t>9003636359</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>2026-05-18</t>
+          <t>2026-09-03</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>2026-05-28</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>SC topcode SRL</t>
+          <t>Network One Distribution S.R.L.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>24779898</t>
+          <t>15056387</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>SC Fastbit SRL</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K36" t="n">
-        <v>39.08</v>
+        <v>4885.92</v>
       </c>
       <c r="L36" t="n">
-        <v>8.210000000000001</v>
+        <v>1026.04</v>
       </c>
       <c r="M36" t="n">
-        <v>47.29</v>
+        <v>5911.96</v>
       </c>
       <c r="N36" t="n">
-        <v>47.29</v>
+        <v>5911.96</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>9003531379</t>
+          <t>OB 360</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>2026-05-18</t>
+          <t>2026-09-03</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>2026-06-08</t>
+          <t>2026-09-03</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>Network One Distribution S.R.L.</t>
+          <t>OVI BONTE STUDIO SRL</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>15056387</t>
+          <t>38351009</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K37" t="n">
-        <v>2053.56</v>
+        <v>1750</v>
       </c>
       <c r="L37" t="n">
-        <v>431.25</v>
+        <v>0</v>
       </c>
       <c r="M37" t="n">
-        <v>2484.81</v>
+        <v>1750</v>
       </c>
       <c r="N37" t="n">
-        <v>2484.81</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>2621954991</t>
+          <t>0091206843</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>2026-05-17</t>
+          <t>2026-09-03</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>2026-06-01</t>
+          <t>2026-10-03</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>SC MOL Romania Petroleum Products SRL</t>
+          <t>LASTING System S.A.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>7745470</t>
+          <t>6102484</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>Fastbit S.R.L.</t>
+          <t>FASTBIT S.R.L.</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K38" t="n">
-        <v>2578.4</v>
+        <v>10948.94</v>
       </c>
       <c r="L38" t="n">
-        <v>541.47</v>
+        <v>2299.28</v>
       </c>
       <c r="M38" t="n">
-        <v>3119.87</v>
+        <v>13248.22</v>
       </c>
       <c r="N38" t="n">
-        <v>3119.87</v>
+        <v>13248.22</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>CEL299S 782</t>
+          <t>FITM 43731</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>751</t>
+          <t>380</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>2026-05-16</t>
+          <t>2026-09-02</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>2026-05-16</t>
+          <t>2026-09-22</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>CONTAKT EXPRESS LOGISTIK S.A.</t>
+          <t>INFINILINK SRL</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>33220770</t>
+          <t>25867645</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>FASTBIT SRL</t>
+          <t>FASTBIT S.R.L.</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K39" t="n">
-        <v>314.05</v>
+        <v>1109.34</v>
       </c>
       <c r="L39" t="n">
-        <v>65.95</v>
+        <v>232.94</v>
       </c>
       <c r="M39" t="n">
-        <v>380</v>
+        <v>1342.28</v>
       </c>
       <c r="N39" t="n">
-        <v>0</v>
+        <v>1342.28</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>182600979</t>
+          <t>FAN03832722</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>2026-05-15</t>
+          <t>2026-09-02</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>2026-06-29</t>
+          <t>2026-09-02</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>ALEF DISTRIBUTION RO SA</t>
+          <t>Fanplace IT SRL</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>37561959</t>
+          <t>31962960</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>FASTBIT SRL</t>
+          <t>SC FASTBIT SRL</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K40" t="n">
-        <v>71449.21000000001</v>
+        <v>508.24</v>
       </c>
       <c r="L40" t="n">
-        <v>15004.33</v>
+        <v>106.73</v>
       </c>
       <c r="M40" t="n">
-        <v>86453.53999999999</v>
+        <v>614.97</v>
       </c>
       <c r="N40" t="n">
-        <v>86453.53999999999</v>
+        <v>614.97</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>FM2026016106</t>
+          <t>716409</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>2026-05-15</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>2026-05-15</t>
+          <t>2026-09-16</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>METO INTERNATIONAL IMPORT EXPORT SRL</t>
+          <t>Bolt Operations OÜ</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>41837719</t>
+          <t>42717800</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K41" t="n">
-        <v>90</v>
+        <v>18.59</v>
       </c>
       <c r="L41" t="n">
-        <v>18.9</v>
+        <v>3.9</v>
       </c>
       <c r="M41" t="n">
-        <v>108.9</v>
+        <v>22.49</v>
       </c>
       <c r="N41" t="n">
-        <v>108.9</v>
+        <v>22.49</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>TMMMB171630</t>
+          <t>ELLFTBU.18177477</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>2026-05-15</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>2026-05-15</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>MOARA MARIA SRL</t>
+          <t>LA FANTANA SRL</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>7216096</t>
+          <t>50455254</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K42" t="n">
-        <v>3750</v>
+        <v>1375.59</v>
       </c>
       <c r="L42" t="n">
-        <v>711.16</v>
+        <v>288.87</v>
       </c>
       <c r="M42" t="n">
-        <v>4461.16</v>
+        <v>1664.46</v>
       </c>
       <c r="N42" t="n">
-        <v>4461.16</v>
+        <v>1664.46</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>LST nr. 268</t>
+          <t>DVM nr. 0024</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>2026-05-15</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-09-08</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>LED SHOW TIMISOARA S.R.L.</t>
+          <t>DEVIUM PROPERTY SRL</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>39855160</t>
+          <t>43759960</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K43" t="n">
-        <v>6200</v>
+        <v>5258.6</v>
       </c>
       <c r="L43" t="n">
-        <v>1302</v>
+        <v>1104.31</v>
       </c>
       <c r="M43" t="n">
-        <v>7502</v>
+        <v>6362.91</v>
       </c>
       <c r="N43" t="n">
-        <v>7502</v>
+        <v>6362.91</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>PCS0184401</t>
+          <t>AXL_MSP00683</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>2026-05-15</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>2026-05-15</t>
+          <t>2026-09-16</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>S.C.PCSHOP ANDREI SRL</t>
+          <t>AXEL SOFT IT GROUP SRL</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>34926023</t>
+          <t>14594957</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>FASTBIT SRL</t>
+          <t>FASTBIT</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K44" t="n">
-        <v>-27</v>
+        <v>314.54</v>
       </c>
       <c r="L44" t="n">
-        <v>-5.67</v>
+        <v>66.06</v>
       </c>
       <c r="M44" t="n">
-        <v>-32.67</v>
+        <v>380.6</v>
       </c>
       <c r="N44" t="n">
-        <v>0</v>
+        <v>380.6</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>9003530947</t>
+          <t>EUINRO26-249719</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>2026-05-15</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>2026-06-05</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>RON</t>
+          <t>EUR</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>Network One Distribution S.R.L.</t>
+          <t>Amazon Web Services EMEA SARL Luxemburg Sucursala Bucuresti</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>15056387</t>
+          <t>42960484</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K45" t="n">
-        <v>1320.35</v>
+        <v>0</v>
       </c>
       <c r="L45" t="n">
-        <v>277.27</v>
+        <v>0</v>
       </c>
       <c r="M45" t="n">
-        <v>1597.62</v>
+        <v>0</v>
       </c>
       <c r="N45" t="n">
-        <v>1597.62</v>
+        <v>0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>TMCL6811399122</t>
+          <t>9003632148</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>2026-05-15</t>
+          <t>2026-08-31</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>2026-05-15</t>
+          <t>2026-09-21</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>UP ROMANIA SRL</t>
+          <t>Network One Distribution S.R.L.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>14774435</t>
+          <t>15056387</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K46" t="n">
-        <v>7272</v>
+        <v>1561.31</v>
       </c>
       <c r="L46" t="n">
-        <v>15.12</v>
+        <v>327.88</v>
       </c>
       <c r="M46" t="n">
-        <v>7287.12</v>
+        <v>1889.19</v>
       </c>
       <c r="N46" t="n">
-        <v>7287.12</v>
+        <v>1889.19</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>FORTM 7657</t>
+          <t>WROV6340970</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>2026-05-15</t>
+          <t>2026-08-31</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>2026-05-15</t>
+          <t>2026-08-31</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>FORTZA.RO SRL</t>
+          <t>Uniunea Nationala a Transportatorilor Rutieri din Romania</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>9947416</t>
+          <t>2836143</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>FASTBIT SRL</t>
+          <t>Fastbit SRL</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K47" t="n">
-        <v>495.1</v>
+        <v>216.69</v>
       </c>
       <c r="L47" t="n">
-        <v>103.97</v>
+        <v>45.51</v>
       </c>
       <c r="M47" t="n">
-        <v>599.0700000000001</v>
+        <v>262.2</v>
       </c>
       <c r="N47" t="n">
-        <v>599.0700000000001</v>
+        <v>262.2</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>CH nr. 20241641</t>
+          <t>FLXONL000127558</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>2026-05-14</t>
+          <t>2026-08-31</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>2026-05-29</t>
+          <t>2026-08-31</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>BUSINESS CATERING SOLUTION S.R.L.</t>
+          <t>FLAX COMPUTERS S.R.L.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>39501619</t>
+          <t>14639030</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K48" t="n">
-        <v>29140</v>
+        <v>662.3099999999999</v>
       </c>
       <c r="L48" t="n">
-        <v>4243.88</v>
+        <v>139.09</v>
       </c>
       <c r="M48" t="n">
-        <v>33383.88</v>
+        <v>801.4</v>
       </c>
       <c r="N48" t="n">
-        <v>33383.88</v>
+        <v>801.4</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>14380278</t>
+          <t>G7 678107</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>751</t>
+          <t>380</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>2026-05-14</t>
-[...2 lines deleted...]
-      <c r="E49" t="inlineStr"/>
+          <t>2026-08-31</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>HORNBACH CENTRALA SRL</t>
+          <t>G7 DYNAMICS SRL</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>17777320</t>
+          <t>53790970</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K49" t="n">
-        <v>234.71</v>
+        <v>3207.62</v>
       </c>
       <c r="L49" t="n">
-        <v>49.29</v>
+        <v>673.6</v>
       </c>
       <c r="M49" t="n">
-        <v>284</v>
+        <v>3881.22</v>
       </c>
       <c r="N49" t="n">
-        <v>0</v>
+        <v>3881.22</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>OB 337</t>
+          <t>SMSR0785614</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>2026-05-14</t>
+          <t>2026-08-31</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>2026-05-14</t>
+          <t>2026-08-31</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>OVI BONTE STUDIO SRL</t>
+          <t>Uniunea Nationala a Transportatorilor Rutieri din Romania</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>38351009</t>
+          <t>2836143</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>FASTBIT SRL</t>
+          <t>Fastbit SRL</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K50" t="n">
-        <v>1750</v>
+        <v>1.51</v>
       </c>
       <c r="L50" t="n">
-        <v>0</v>
+        <v>0.32</v>
       </c>
       <c r="M50" t="n">
-        <v>1750</v>
+        <v>1.83</v>
       </c>
       <c r="N50" t="n">
-        <v>1750</v>
+        <v>1.83</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>4041D0000024574</t>
+          <t>566</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>2026-05-14</t>
+          <t>2026-08-31</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>2026-05-14</t>
+          <t>2026-09-15</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>Tesla</t>
+          <t>ECO SOFTWARE CONSULTING SRL</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>43602301</t>
+          <t>31641676</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>Fastbit SRL</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K51" t="n">
-        <v>41.32</v>
+        <v>15500</v>
       </c>
       <c r="L51" t="n">
-        <v>8.68</v>
+        <v>0</v>
       </c>
       <c r="M51" t="n">
-        <v>50</v>
+        <v>15500</v>
       </c>
       <c r="N51" t="n">
-        <v>50</v>
+        <v>15500</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>279101800698</t>
+          <t>MK735</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>2026-05-14</t>
+          <t>2026-08-31</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>2026-05-17</t>
+          <t>2026-09-07</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>DANTE INTERNATIONAL SA</t>
+          <t>S.C. MACO HOSPITALITY S.R.L.</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>14399840</t>
+          <t>34045767</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K52" t="n">
-        <v>41.31</v>
+        <v>189.19</v>
       </c>
       <c r="L52" t="n">
-        <v>8.67</v>
+        <v>20.81</v>
       </c>
       <c r="M52" t="n">
-        <v>49.98</v>
+        <v>210</v>
       </c>
       <c r="N52" t="n">
-        <v>49.98</v>
+        <v>210</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>0091202152</t>
+          <t>1020326037548</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>380</t>
+          <t>751</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>2026-05-14</t>
-[...6 lines deleted...]
-      </c>
+          <t>2026-08-31</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr"/>
       <c r="F53" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>LASTING System S.A.</t>
+          <t>LIDL Discount S.R.L.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>6102484</t>
+          <t>22891860</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>FASTBIT S.R.L.</t>
+          <t>FASTBIT SRL -</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K53" t="n">
-        <v>3310.06</v>
+        <v>85.3</v>
       </c>
       <c r="L53" t="n">
-        <v>695.11</v>
+        <v>8.06</v>
       </c>
       <c r="M53" t="n">
-        <v>4005.17</v>
+        <v>93.36</v>
       </c>
       <c r="N53" t="n">
-        <v>4005.17</v>
+        <v>0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>4903008843</t>
+          <t>NEWC nr. 26050</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>2026-05-13</t>
+          <t>2026-08-31</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>2026-06-12</t>
+          <t>2026-08-31</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>CRAYON SOFTWARE EXPERTS ROMANIA S.R.L.</t>
+          <t>EMPORIS NETWORKS SRL</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>41889483</t>
+          <t>29823056</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K54" t="n">
-        <v>10010.99</v>
+        <v>318.18</v>
       </c>
       <c r="L54" t="n">
-        <v>2102.31</v>
+        <v>66.81999999999999</v>
       </c>
       <c r="M54" t="n">
-        <v>12113.3</v>
+        <v>385</v>
       </c>
       <c r="N54" t="n">
-        <v>12113.3</v>
+        <v>385</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>NT 540</t>
+          <t>WIS32572</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>2026-05-13</t>
+          <t>2026-08-31</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>2026-05-18</t>
+          <t>2026-09-15</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>NOVAMBIENT SRL</t>
+          <t>WISE COMPUTER S.R.L.</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>9184756</t>
+          <t>36438720</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K55" t="n">
-        <v>17018.18</v>
+        <v>210.74</v>
       </c>
       <c r="L55" t="n">
-        <v>3573.82</v>
+        <v>44.26</v>
       </c>
       <c r="M55" t="n">
-        <v>20592</v>
+        <v>255</v>
       </c>
       <c r="N55" t="n">
-        <v>20592</v>
+        <v>255</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>CSTR1464</t>
+          <t>1020326847487</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>751</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>2026-05-13</t>
-[...6 lines deleted...]
-      </c>
+          <t>2026-08-28</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr"/>
       <c r="F56" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>CORNICHE CAFFE SRL</t>
+          <t>LIDL Discount S.R.L.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>29091228</t>
+          <t>22891860</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>FASTBIT SRL</t>
+          <t>FASTBIT SRL -</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K56" t="n">
-        <v>1212.55</v>
+        <v>9.529999999999999</v>
       </c>
       <c r="L56" t="n">
-        <v>168.65</v>
+        <v>1.05</v>
       </c>
       <c r="M56" t="n">
-        <v>1381.2</v>
+        <v>10.58</v>
       </c>
       <c r="N56" t="n">
-        <v>1381.2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>9978084</t>
+          <t>ESC 1026936</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>2026-05-12</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>2026-05-12</t>
+          <t>2026-09-27</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>PC Garage S.R.L.</t>
+          <t>Economic Soft Consulting Srl</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>17612390</t>
+          <t>12891234</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>FASTBIT SRL</t>
+          <t>Fastbit SRL</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K57" t="n">
-        <v>1645.44</v>
+        <v>2484.24</v>
       </c>
       <c r="L57" t="n">
-        <v>345.55</v>
+        <v>521.6900000000001</v>
       </c>
       <c r="M57" t="n">
-        <v>1990.99</v>
+        <v>3005.93</v>
       </c>
       <c r="N57" t="n">
-        <v>1990.99</v>
+        <v>3005.93</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>K-MKTP-28890582</t>
+          <t>PUC1537819</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>2026-05-12</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>2026-05-14</t>
+          <t>2026-09-03</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>DANTE INTERNATIONAL SA</t>
+          <t>Zaniat Com</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>14399840</t>
+          <t>18646234</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K58" t="n">
-        <v>2.06</v>
+        <v>302.66</v>
       </c>
       <c r="L58" t="n">
-        <v>0.43</v>
+        <v>33.3</v>
       </c>
       <c r="M58" t="n">
-        <v>2.49</v>
+        <v>335.96</v>
       </c>
       <c r="N58" t="n">
-        <v>2.49</v>
+        <v>335.96</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>BSMC9973</t>
+          <t>MS EON 010635596792</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>2026-05-12</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-09-11</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>BUSINESS SMC SERVICE SRL</t>
+          <t>E.ON Energie Romania S.A.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>24351300</t>
+          <t>22043010</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>FASTBIT SRL</t>
+          <t>FASTBIT S.R.L.</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K59" t="n">
-        <v>199</v>
+        <v>17.81</v>
       </c>
       <c r="L59" t="n">
-        <v>41.79</v>
+        <v>3.74</v>
       </c>
       <c r="M59" t="n">
-        <v>240.79</v>
+        <v>21.55</v>
       </c>
       <c r="N59" t="n">
-        <v>240.79</v>
+        <v>21.55</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>14367112</t>
+          <t>MPF21041942</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>751</t>
+          <t>380</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>2026-05-12</t>
-[...2 lines deleted...]
-      <c r="E60" t="inlineStr"/>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>2026-09-26</t>
+        </is>
+      </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>HORNBACH CENTRALA SRL</t>
+          <t>MONDO PLAST SRL</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>17777320</t>
+          <t>12755240</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K60" t="n">
-        <v>220.66</v>
+        <v>230</v>
       </c>
       <c r="L60" t="n">
-        <v>46.34</v>
+        <v>48.3</v>
       </c>
       <c r="M60" t="n">
-        <v>267</v>
+        <v>278.3</v>
       </c>
       <c r="N60" t="n">
-        <v>0</v>
+        <v>278.3</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>0091202076</t>
+          <t>LES 19975</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>2026-05-12</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>2026-06-11</t>
+          <t>2026-09-26</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>LASTING System S.A.</t>
+          <t>S.C. L&amp;E Solutions S.R.L.</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>6102484</t>
+          <t>16684355</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>FASTBIT S.R.L.</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K61" t="n">
-        <v>5357.26</v>
+        <v>692.08</v>
       </c>
       <c r="L61" t="n">
-        <v>1125.02</v>
+        <v>145.33</v>
       </c>
       <c r="M61" t="n">
-        <v>6482.28</v>
+        <v>837.41</v>
       </c>
       <c r="N61" t="n">
-        <v>6482.28</v>
+        <v>837.41</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>FRT2603543</t>
+          <t>TM CIT.250969.FC</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>2026-05-16</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>FRONT ADVERTISING GROUP SRL</t>
+          <t>CIT Grup SRL</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>27984579</t>
+          <t>14965516</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>FASTBIT</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K62" t="n">
-        <v>2340</v>
+        <v>1689.94</v>
       </c>
       <c r="L62" t="n">
-        <v>491.4</v>
+        <v>354.89</v>
       </c>
       <c r="M62" t="n">
-        <v>2831.4</v>
+        <v>2044.83</v>
       </c>
       <c r="N62" t="n">
-        <v>2831.4</v>
+        <v>2044.83</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>PCS0183148</t>
+          <t>0091206541</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2026-09-25</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>PCSHOP ANDREI SRL</t>
+          <t>LASTING System S.A.</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>34926023</t>
+          <t>6102484</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>FASTBIT SRL</t>
+          <t>FASTBIT S.R.L.</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K63" t="n">
-        <v>27</v>
+        <v>1467.1</v>
       </c>
       <c r="L63" t="n">
-        <v>5.67</v>
+        <v>308.09</v>
       </c>
       <c r="M63" t="n">
-        <v>32.67</v>
+        <v>1775.19</v>
       </c>
       <c r="N63" t="n">
-        <v>32.67</v>
+        <v>1775.19</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>CMDF 2603446</t>
+          <t>9003629229</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>2026-06-10</t>
+          <t>2026-09-16</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>S.C COMANDOR S.R.L</t>
+          <t>Network One Distribution S.R.L.</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>1831601</t>
+          <t>15056387</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K64" t="n">
-        <v>423</v>
+        <v>10379.73</v>
       </c>
       <c r="L64" t="n">
-        <v>88.83</v>
+        <v>2179.74</v>
       </c>
       <c r="M64" t="n">
-        <v>511.83</v>
+        <v>12559.47</v>
       </c>
       <c r="N64" t="n">
-        <v>511.83</v>
+        <v>12559.47</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>PI0115</t>
+          <t>EXN20261409</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>2026-05-10</t>
+          <t>2026-08-25</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>2026-06-09</t>
+          <t>2026-09-24</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>DD POWER INNOVATIONS S.R.L.</t>
+          <t>Exclusive Networks Technology Romania SRL</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>50918723</t>
+          <t>21711588</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K65" t="n">
-        <v>1000</v>
+        <v>1901.42</v>
       </c>
       <c r="L65" t="n">
-        <v>0</v>
+        <v>399.3</v>
       </c>
       <c r="M65" t="n">
-        <v>1000</v>
+        <v>2300.72</v>
       </c>
       <c r="N65" t="n">
-        <v>1000</v>
+        <v>2300.72</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>SAG 1106</t>
+          <t>420</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>2026-05-08</t>
-[...2 lines deleted...]
-      <c r="E66" t="inlineStr"/>
+          <t>2026-08-25</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>2026-08-25</t>
+        </is>
+      </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>S.C  BEST WASH  S.R.L</t>
+          <t>CARSHINE CLUB SRL</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>47594554</t>
+          <t>37234477</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>Fastbit S.R.L.</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K66" t="n">
-        <v>3935</v>
+        <v>826.45</v>
       </c>
       <c r="L66" t="n">
-        <v>0</v>
+        <v>173.55</v>
       </c>
       <c r="M66" t="n">
-        <v>3935</v>
+        <v>1000</v>
       </c>
       <c r="N66" t="n">
-        <v>3935</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>TFFTM-0195</t>
+          <t>BSMC10212</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>2026-05-08</t>
+          <t>2026-08-24</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>2026-05-08</t>
+          <t>2026-09-03</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>TFF ARIA STEEL SRL</t>
+          <t>BUSINESS SMC SERVICE SRL</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>32843029</t>
+          <t>24351300</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K67" t="n">
-        <v>202.62</v>
+        <v>350</v>
       </c>
       <c r="L67" t="n">
-        <v>42.55</v>
+        <v>73.5</v>
       </c>
       <c r="M67" t="n">
-        <v>245.17</v>
+        <v>423.5</v>
       </c>
       <c r="N67" t="n">
-        <v>245.16</v>
+        <v>423.5</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>279101483698</t>
+          <t>26EI14678291</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>2026-05-07</t>
+          <t>2026-08-24</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>2026-05-10</t>
+          <t>2026-09-23</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>DANTE INTERNATIONAL SA</t>
+          <t>PPC Energie S.A.</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>14399840</t>
+          <t>22000460</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K68" t="n">
-        <v>80.84999999999999</v>
+        <v>5237.46</v>
       </c>
       <c r="L68" t="n">
-        <v>16.98</v>
+        <v>1099.87</v>
       </c>
       <c r="M68" t="n">
-        <v>97.83</v>
+        <v>6337.33</v>
       </c>
       <c r="N68" t="n">
-        <v>97.83</v>
+        <v>6337.33</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>SS770181</t>
+          <t>HC910528</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>380</t>
+          <t>381</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>2026-05-07</t>
-[...6 lines deleted...]
-      </c>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr"/>
       <c r="F69" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>SPYSHOP SRL</t>
+          <t>Holver SRL</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>25051565</t>
+          <t>13312578</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K69" t="n">
-        <v>291.28</v>
+        <v>1067.25</v>
       </c>
       <c r="L69" t="n">
-        <v>61.17</v>
+        <v>224.12</v>
       </c>
       <c r="M69" t="n">
-        <v>352.45</v>
+        <v>1291.37</v>
       </c>
       <c r="N69" t="n">
-        <v>352.45</v>
+        <v>1291.37</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>241057940</t>
+          <t>26EI14691170</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>2026-05-07</t>
+          <t>2026-08-24</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>2026-06-06</t>
+          <t>2026-09-23</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>Senetic Distribution S.R.L.</t>
+          <t>PPC Energie S.A.</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>35620943</t>
+          <t>22000460</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>FASTBIT S.R.L.</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K70" t="n">
-        <v>749.75</v>
+        <v>577.04</v>
       </c>
       <c r="L70" t="n">
-        <v>157.45</v>
+        <v>121.18</v>
       </c>
       <c r="M70" t="n">
-        <v>907.2</v>
+        <v>698.22</v>
       </c>
       <c r="N70" t="n">
-        <v>907.2</v>
+        <v>698.22</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>PR-RO 16421</t>
+          <t>26EI14682872</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>2026-05-07</t>
+          <t>2026-08-24</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>2026-05-17</t>
+          <t>2026-09-08</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Partybox Ro S.R.L.</t>
+          <t>PPC Energie S.A.</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>24370051</t>
+          <t>22000460</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>Fastbit S.R.L.</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K71" t="n">
-        <v>75</v>
+        <v>409.26</v>
       </c>
       <c r="L71" t="n">
-        <v>15.75</v>
+        <v>85.83</v>
       </c>
       <c r="M71" t="n">
-        <v>90.75</v>
+        <v>495.09</v>
       </c>
       <c r="N71" t="n">
-        <v>0</v>
+        <v>495.09</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>ALM 23230230</t>
+          <t>ECM AXXVI28167</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>751</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>2026-05-07</t>
+          <t>2026-08-24</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>2026-05-07</t>
+          <t>2026-08-25</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>SC ALMIRA TRADE SRL</t>
+          <t>AUCHAN ROMANIA SA</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>13479097</t>
+          <t>17233051</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K72" t="n">
-        <v>130.63</v>
+        <v>426.38</v>
       </c>
       <c r="L72" t="n">
-        <v>14.37</v>
+        <v>80.81999999999999</v>
       </c>
       <c r="M72" t="n">
-        <v>145</v>
+        <v>507.2</v>
       </c>
       <c r="N72" t="n">
-        <v>145</v>
+        <v>507.2</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>TKR260300787704</t>
+          <t>SVTF2968</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>2026-05-06</t>
+          <t>2026-08-24</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>2026-05-28</t>
+          <t>2026-09-23</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>ORANGE ROMANIA SA</t>
+          <t>SC SIVTECH TELECOM SRL</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>9010105</t>
+          <t>17198574</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>FASTBIT SRL</t>
+          <t>S.C. FASTBIT S.R.L.</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K73" t="n">
-        <v>421.51</v>
+        <v>673.89</v>
       </c>
       <c r="L73" t="n">
-        <v>88.52</v>
+        <v>141.52</v>
       </c>
       <c r="M73" t="n">
-        <v>510.03</v>
+        <v>815.41</v>
       </c>
       <c r="N73" t="n">
-        <v>510.03</v>
+        <v>815.41</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>DEGR 0507566647</t>
+          <t>DTC nr. 0010</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>2026-05-06</t>
+          <t>2026-08-23</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-09-22</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>DELGAZ GRID SA</t>
+          <t>DATACLOUD RO S.R.L.</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>10976687</t>
+          <t>54395376</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>FASTBIT S.R.L.</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K74" t="n">
-        <v>12.75</v>
+        <v>13145.25</v>
       </c>
       <c r="L74" t="n">
-        <v>2.68</v>
+        <v>2760.5</v>
       </c>
       <c r="M74" t="n">
-        <v>15.43</v>
+        <v>15905.75</v>
       </c>
       <c r="N74" t="n">
-        <v>15.43</v>
+        <v>15905.75</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>FITM 42071</t>
+          <t>JAT032494328</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>2026-05-06</t>
+          <t>2026-08-23</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>2026-05-26</t>
+          <t>2026-09-06</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>INFINILINK SRL</t>
+          <t>Orange Romania S.A.</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>25867645</t>
+          <t>9010105</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>FASTBIT S.R.L.</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K75" t="n">
-        <v>1100.99</v>
+        <v>1116.67</v>
       </c>
       <c r="L75" t="n">
-        <v>231.22</v>
+        <v>209.74</v>
       </c>
       <c r="M75" t="n">
-        <v>1332.21</v>
+        <v>1326.41</v>
       </c>
       <c r="N75" t="n">
-        <v>1332.21</v>
+        <v>1326.41</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>VDF788110786</t>
+          <t>GBCHDCCG-03-2026-0002662</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>2026-05-06</t>
-[...6 lines deleted...]
-      </c>
+          <t>2026-08-23</t>
+        </is>
+      </c>
+      <c r="E76" t="inlineStr"/>
       <c r="F76" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>Vodafone Romania S.A.</t>
+          <t>TOMA ION-CRISTIAN PERSOANĂ FIZICĂ AUTORIZATĂ</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>8971726</t>
+          <t>52920851</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>FASTBIT SRL</t>
+          <t>Fastbit SRL</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K76" t="n">
-        <v>376.96</v>
+        <v>91.90000000000001</v>
       </c>
       <c r="L76" t="n">
-        <v>79.16</v>
+        <v>0</v>
       </c>
       <c r="M76" t="n">
-        <v>456.12</v>
+        <v>91.90000000000001</v>
       </c>
       <c r="N76" t="n">
-        <v>456.12</v>
+        <v>0</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>F121050626-10474</t>
+          <t>GIEJCDCA-03-2026-0053300</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>751</t>
+          <t>380</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>2026-05-06</t>
-[...6 lines deleted...]
-      </c>
+          <t>2026-08-21</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr"/>
       <c r="F77" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>ALTEX ROMANIA SRL</t>
+          <t>SIX CAR S.R.L.</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>2864518</t>
+          <t>54373297</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>FASTBIT SRL</t>
+          <t>Fastbit SRL</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K77" t="n">
-        <v>2419.92</v>
+        <v>55.7</v>
       </c>
       <c r="L77" t="n">
-        <v>508.18</v>
+        <v>11.7</v>
       </c>
       <c r="M77" t="n">
-        <v>2928.1</v>
+        <v>67.40000000000001</v>
       </c>
       <c r="N77" t="n">
-        <v>2928.1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>AXPM29220</t>
+          <t>9003624858</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>751</t>
+          <t>380</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>2026-05-06</t>
+          <t>2026-08-21</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>2026-05-06</t>
+          <t>2026-09-11</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>D AUTO XPERT S.R.L.</t>
+          <t>Network One Distribution S.R.L.</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>23246269</t>
+          <t>15056387</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K78" t="n">
-        <v>319.42</v>
+        <v>10787.99</v>
       </c>
       <c r="L78" t="n">
-        <v>67.08</v>
+        <v>2265.48</v>
       </c>
       <c r="M78" t="n">
-        <v>386.5</v>
+        <v>13053.47</v>
       </c>
       <c r="N78" t="n">
-        <v>386.5</v>
+        <v>13053.47</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>AXPM29227</t>
+          <t>FHJAAGFB-03-2026-0013057</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>751</t>
+          <t>380</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>2026-05-06</t>
-[...6 lines deleted...]
-      </c>
+          <t>2026-08-21</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr"/>
       <c r="F79" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>D AUTO XPERT S.R.L.</t>
+          <t>RED BALL INV. S.R.L.</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>23246269</t>
+          <t>51221898</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>FASTBIT SRL</t>
+          <t>Fastbit SRL</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K79" t="n">
-        <v>3687.1</v>
+        <v>49.57</v>
       </c>
       <c r="L79" t="n">
-        <v>774.3099999999999</v>
+        <v>10.41</v>
       </c>
       <c r="M79" t="n">
-        <v>4461.41</v>
+        <v>59.98</v>
       </c>
       <c r="N79" t="n">
-        <v>4461.41</v>
+        <v>0</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>DNDC FFR 612</t>
+          <t>8284012115</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>2026-05-06</t>
+          <t>2026-08-21</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-09-20</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>SC DataNode DC SRL</t>
+          <t>TD SYNNEX Bucharest SRL</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>49381528</t>
+          <t>21267001</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>SC Fastbit SRL</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K80" t="n">
-        <v>12178.07</v>
+        <v>1611.46</v>
       </c>
       <c r="L80" t="n">
-        <v>2557.39</v>
+        <v>338.41</v>
       </c>
       <c r="M80" t="n">
-        <v>14735.46</v>
+        <v>1949.87</v>
       </c>
       <c r="N80" t="n">
-        <v>14735.46</v>
+        <v>1949.87</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>AXL174736</t>
+          <t>FAN03804052</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-08-20</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>2026-05-20</t>
+          <t>2026-08-20</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>AXEL SOFT IT GROUP SRL</t>
+          <t>Fanplace IT SRL</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>14594957</t>
+          <t>31962960</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>FASTBIT</t>
+          <t>SC FASTBIT SRL</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K81" t="n">
-        <v>7069.5</v>
+        <v>193.65</v>
       </c>
       <c r="L81" t="n">
-        <v>1484.6</v>
+        <v>40.67</v>
       </c>
       <c r="M81" t="n">
-        <v>8554.1</v>
+        <v>234.32</v>
       </c>
       <c r="N81" t="n">
-        <v>8554.1</v>
+        <v>234.32</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>0091201753</t>
+          <t>9003624383</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-08-20</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>2026-06-04</t>
+          <t>2026-09-10</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>LASTING System S.A.</t>
+          <t>Network One Distribution S.R.L.</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>6102484</t>
+          <t>15056387</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>FASTBIT S.R.L.</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K82" t="n">
-        <v>4008.85</v>
+        <v>15</v>
       </c>
       <c r="L82" t="n">
-        <v>841.86</v>
+        <v>3.15</v>
       </c>
       <c r="M82" t="n">
-        <v>4850.71</v>
+        <v>18.15</v>
       </c>
       <c r="N82" t="n">
-        <v>4850.71</v>
+        <v>18.15</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>PMC00775206</t>
+          <t>9003623543</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-08-20</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-09-10</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>PMC Group Distributie S.R.L.</t>
+          <t>Network One Distribution S.R.L.</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>17116469</t>
+          <t>15056387</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>FASTBIT</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K83" t="n">
-        <v>562.39</v>
+        <v>509.14</v>
       </c>
       <c r="L83" t="n">
-        <v>118.1</v>
+        <v>106.92</v>
       </c>
       <c r="M83" t="n">
-        <v>680.49</v>
+        <v>616.0599999999999</v>
       </c>
       <c r="N83" t="n">
-        <v>680.49</v>
+        <v>616.0599999999999</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>PMC00774638</t>
+          <t>9003622204</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>2026-05-04</t>
+          <t>2026-08-19</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>2026-05-04</t>
+          <t>2026-09-09</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>PMC Group Distributie S.R.L.</t>
+          <t>Network One Distribution S.R.L.</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>17116469</t>
+          <t>15056387</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>FASTBIT</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K84" t="n">
-        <v>480.05</v>
+        <v>778.8099999999999</v>
       </c>
       <c r="L84" t="n">
-        <v>100.81</v>
+        <v>163.55</v>
       </c>
       <c r="M84" t="n">
-        <v>580.86</v>
+        <v>942.36</v>
       </c>
       <c r="N84" t="n">
-        <v>580.86</v>
+        <v>942.36</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>ADVS 9976</t>
+          <t>CM nr. 0025098</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>2026-05-04</t>
+          <t>2026-08-19</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-09-18</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>ADVS.RO SRL</t>
+          <t>CENTRUL MEDICAL ALFAMED S.R.L.</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>28056869</t>
+          <t>40634384</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K85" t="n">
-        <v>894.21</v>
+        <v>100</v>
       </c>
       <c r="L85" t="n">
-        <v>187.79</v>
+        <v>0</v>
       </c>
       <c r="M85" t="n">
-        <v>1082</v>
+        <v>100</v>
       </c>
       <c r="N85" t="n">
-        <v>1082</v>
+        <v>100</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>MAF 420871</t>
+          <t>9003622483</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>2026-05-04</t>
+          <t>2026-08-19</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>2026-05-04</t>
+          <t>2026-09-09</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>Mentor Marketing&amp;Distribution SRL</t>
+          <t>Network One Distribution S.R.L.</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>15314753</t>
+          <t>15056387</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K86" t="n">
-        <v>268.92</v>
+        <v>15</v>
       </c>
       <c r="L86" t="n">
-        <v>56.47</v>
+        <v>3.15</v>
       </c>
       <c r="M86" t="n">
-        <v>325.39</v>
+        <v>18.15</v>
       </c>
       <c r="N86" t="n">
-        <v>325.39</v>
+        <v>18.15</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>0003036</t>
+          <t>MPF21041709</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>2026-05-04</t>
+          <t>2026-08-19</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>2026-05-04</t>
+          <t>2026-09-18</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>Alex Office Center S.R.L.</t>
+          <t>MONDO PLAST SRL</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>32068160</t>
+          <t>12755240</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>FASTBIT S.R.L.</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K87" t="n">
-        <v>2599.9</v>
+        <v>90</v>
       </c>
       <c r="L87" t="n">
-        <v>545.98</v>
+        <v>18.9</v>
       </c>
       <c r="M87" t="n">
-        <v>3145.88</v>
+        <v>108.9</v>
       </c>
       <c r="N87" t="n">
-        <v>0</v>
+        <v>108.9</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>2621949970</t>
+          <t>ST-6549</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>2026-05-03</t>
+          <t>2026-08-19</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>2026-05-18</t>
+          <t>2026-08-19</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>SC MOL Romania Petroleum Products SRL</t>
+          <t>TBF APPS S.R.L.</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>7745470</t>
+          <t>41670067</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>Fastbit S.R.L.</t>
+          <t>FASTBIT SRL (CUI:RO15390696)</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K88" t="n">
-        <v>1992.07</v>
+        <v>479</v>
       </c>
       <c r="L88" t="n">
-        <v>418.34</v>
+        <v>100.59</v>
       </c>
       <c r="M88" t="n">
-        <v>2410.41</v>
+        <v>579.59</v>
       </c>
       <c r="N88" t="n">
-        <v>2410.41</v>
+        <v>579.59</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>689061</t>
+          <t>AXPM30372</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2026-08-19</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>2026-05-16</t>
+          <t>2026-08-19</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>Bolt Operations OÜ</t>
+          <t>D AUTO XPERT S.R.L.</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>42717800</t>
+          <t>23246269</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K89" t="n">
-        <v>170.01</v>
+        <v>2537.15</v>
       </c>
       <c r="L89" t="n">
-        <v>35.7</v>
+        <v>532.8099999999999</v>
       </c>
       <c r="M89" t="n">
-        <v>205.71</v>
+        <v>3069.96</v>
       </c>
       <c r="N89" t="n">
-        <v>205.71</v>
+        <v>3069.96</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>AXL_MSP00556</t>
+          <t>VTURISM 3775226</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>2026-05-16</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>AXEL SOFT IT GROUP SRL</t>
+          <t>VOLA.RO SRL</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>14594957</t>
+          <t>17043146</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>FASTBIT</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K90" t="n">
-        <v>297.62</v>
+        <v>1762.22</v>
       </c>
       <c r="L90" t="n">
-        <v>62.5</v>
+        <v>370.07</v>
       </c>
       <c r="M90" t="n">
-        <v>360.12</v>
+        <v>2132.29</v>
       </c>
       <c r="N90" t="n">
-        <v>360.12</v>
+        <v>2132.29</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>EUINRO26-135747</t>
+          <t>TM CIT.250853.FC</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>EUR</t>
+          <t>RON</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>Amazon Web Services EMEA SARL Luxemburg Sucursala Bucuresti</t>
+          <t>CIT Grup SRL</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>42960484</t>
+          <t>14965516</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K91" t="n">
-        <v>0</v>
+        <v>1465.8</v>
       </c>
       <c r="L91" t="n">
-        <v>0</v>
+        <v>307.82</v>
       </c>
       <c r="M91" t="n">
-        <v>0</v>
+        <v>1773.62</v>
       </c>
       <c r="N91" t="n">
-        <v>0</v>
+        <v>1773.62</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>PR-RO 16334</t>
+          <t>H9109515</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>2026-05-10</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>Partybox Ro S.R.L.</t>
+          <t>Holver SRL</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>24370051</t>
+          <t>13312578</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>Fastbit S.R.L.</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K92" t="n">
-        <v>1399.5</v>
+        <v>1067.25</v>
       </c>
       <c r="L92" t="n">
-        <v>293.9</v>
+        <v>224.12</v>
       </c>
       <c r="M92" t="n">
-        <v>1693.4</v>
+        <v>1291.37</v>
       </c>
       <c r="N92" t="n">
-        <v>0</v>
+        <v>1291.37</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>553</t>
+          <t>BSMC10196</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>2026-05-14</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>ECO SOFTWARE CONSULTING SRL</t>
+          <t>BUSINESS SMC SERVICE SRL</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>31641676</t>
+          <t>24351300</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K93" t="n">
-        <v>15500</v>
+        <v>266</v>
       </c>
       <c r="L93" t="n">
-        <v>0</v>
+        <v>55.86</v>
       </c>
       <c r="M93" t="n">
-        <v>15500</v>
+        <v>321.86</v>
       </c>
       <c r="N93" t="n">
-        <v>15500</v>
+        <v>321.86</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>MK661</t>
+          <t>DM 1058</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>2026-05-07</t>
+          <t>2026-08-19</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>S.C. MACO HOSPITALITY S.R.L.</t>
+          <t>DOMINO-CONSTRUCT SRL</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>34045767</t>
+          <t>9625178</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K94" t="n">
-        <v>189.19</v>
+        <v>561.98</v>
       </c>
       <c r="L94" t="n">
-        <v>20.81</v>
+        <v>118.02</v>
       </c>
       <c r="M94" t="n">
-        <v>210</v>
+        <v>680</v>
       </c>
       <c r="N94" t="n">
-        <v>210</v>
+        <v>680</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>57012188630</t>
+          <t>0091206235</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>751</t>
+          <t>380</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-09-17</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>DEDEMAN SRL</t>
+          <t>LASTING System S.A.</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>2816464</t>
+          <t>6102484</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>FASTBIT SRL</t>
+          <t>FASTBIT S.R.L.</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K95" t="n">
-        <v>342.8</v>
+        <v>8124.5</v>
       </c>
       <c r="L95" t="n">
-        <v>71.98999999999999</v>
+        <v>1706.15</v>
       </c>
       <c r="M95" t="n">
-        <v>414.79</v>
+        <v>9830.65</v>
       </c>
       <c r="N95" t="n">
-        <v>0</v>
+        <v>9830.65</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>G7 678054</t>
+          <t>483365</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>G7 DYNAMICS SRL</t>
+          <t>TIM CICLOP SRL</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>53790970</t>
+          <t>4663243</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K96" t="n">
-        <v>3111.24</v>
+        <v>133.05</v>
       </c>
       <c r="L96" t="n">
-        <v>653.36</v>
+        <v>27.95</v>
       </c>
       <c r="M96" t="n">
-        <v>3764.6</v>
+        <v>161</v>
       </c>
       <c r="N96" t="n">
-        <v>3764.6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>FLXONL000121688</t>
+          <t>BSMC10200</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>FLAX COMPUTERS S.R.L.</t>
+          <t>BUSINESS SMC SERVICE SRL</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>14639030</t>
+          <t>24351300</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K97" t="n">
-        <v>0</v>
+        <v>392</v>
       </c>
       <c r="L97" t="n">
-        <v>0</v>
+        <v>82.31999999999999</v>
       </c>
       <c r="M97" t="n">
-        <v>0</v>
+        <v>474.32</v>
       </c>
       <c r="N97" t="n">
-        <v>0</v>
+        <v>474.32</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>IS ADV37403</t>
+          <t>TM1 111126</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-17</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-17</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>ADVICE MEDIA SRL</t>
+          <t>PRED SMY SRL</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>22097533</t>
+          <t>18084012</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K98" t="n">
-        <v>3260</v>
+        <v>0</v>
       </c>
       <c r="L98" t="n">
-        <v>684.6</v>
+        <v>0</v>
       </c>
       <c r="M98" t="n">
-        <v>3944.6</v>
+        <v>0</v>
       </c>
       <c r="N98" t="n">
-        <v>3944.6</v>
+        <v>0</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>CM nr. 0024054</t>
+          <t>182603051</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-17</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>2026-05-30</t>
+          <t>2026-10-01</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>CENTRUL MEDICAL ALFAMED S.R.L.</t>
+          <t>ALEF DISTRIBUTION RO SA</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>40634384</t>
+          <t>37561959</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K99" t="n">
-        <v>100</v>
+        <v>65314.2</v>
       </c>
       <c r="L99" t="n">
-        <v>0</v>
+        <v>13715.98</v>
       </c>
       <c r="M99" t="n">
-        <v>100</v>
+        <v>79030.17999999999</v>
       </c>
       <c r="N99" t="n">
-        <v>100</v>
+        <v>79030.17999999999</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>1081</t>
+          <t>2621988836</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2026-08-17</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2026-09-01</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>FEROBANAT S.R.L.</t>
+          <t>SC MOL Romania Petroleum Products SRL</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>29396346</t>
+          <t>7745470</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>FASTBIT SRL</t>
+          <t>Fastbit S.R.L.</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K100" t="n">
-        <v>134.71</v>
+        <v>2441.77</v>
       </c>
       <c r="L100" t="n">
-        <v>28.29</v>
+        <v>512.77</v>
       </c>
       <c r="M100" t="n">
-        <v>163</v>
+        <v>2954.54</v>
       </c>
       <c r="N100" t="n">
-        <v>163</v>
+        <v>2954.54</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>1016226033314</t>
+          <t>EAS 645</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>751</t>
+          <t>380</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
-[...2 lines deleted...]
-      <c r="E101" t="inlineStr"/>
+          <t>2026-08-17</t>
+        </is>
+      </c>
+      <c r="E101" t="inlineStr">
+        <is>
+          <t>2026-08-18</t>
+        </is>
+      </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>LIDL Discount S.R.L.</t>
+          <t>SC EASY IT SRL</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>22891860</t>
+          <t>23678470</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>FASTBIT SRL -</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K101" t="n">
-        <v>51.73</v>
+        <v>9000</v>
       </c>
       <c r="L101" t="n">
-        <v>10.86</v>
+        <v>1890</v>
       </c>
       <c r="M101" t="n">
-        <v>62.59</v>
+        <v>10890</v>
       </c>
       <c r="N101" t="n">
-        <v>0</v>
+        <v>10890</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>ESC 1026267</t>
+          <t>2635722610388085</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2026-08-14</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>2026-05-29</t>
+          <t>2026-08-21</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>Economic Soft Consulting Srl</t>
+          <t>SELGROS CASH &amp; CARRY SRL</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>12891234</t>
+          <t>11805367</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>Fastbit SRL</t>
+          <t>FASTBIT SRL COMERT INSTALATII ELECTRI</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K102" t="n">
-        <v>1203.13</v>
+        <v>29.74</v>
       </c>
       <c r="L102" t="n">
-        <v>252.66</v>
+        <v>0</v>
       </c>
       <c r="M102" t="n">
-        <v>1455.79</v>
+        <v>29.74</v>
       </c>
       <c r="N102" t="n">
-        <v>1455.79</v>
+        <v>29.74</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>AXL174645</t>
+          <t>1087426874594</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>380</t>
+          <t>751</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
-[...6 lines deleted...]
-      </c>
+          <t>2026-08-14</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr"/>
       <c r="F103" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>AXEL SOFT IT GROUP SRL</t>
+          <t>LIDL Discount S.R.L.</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>14594957</t>
+          <t>22891860</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>FASTBIT</t>
+          <t>FASTBIT SRL -</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K103" t="n">
-        <v>749.41</v>
+        <v>27.8</v>
       </c>
       <c r="L103" t="n">
-        <v>157.38</v>
+        <v>3.14</v>
       </c>
       <c r="M103" t="n">
-        <v>906.79</v>
+        <v>30.94</v>
       </c>
       <c r="N103" t="n">
-        <v>906.79</v>
+        <v>0</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>ALETM10183</t>
+          <t>578</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>380</t>
+          <t>751</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
-[...6 lines deleted...]
-      </c>
+          <t>2026-08-14</t>
+        </is>
+      </c>
+      <c r="E104" t="inlineStr"/>
       <c r="F104" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>S.C. Cleo &amp; Ale S.R.L.</t>
+          <t>Wine &amp; Chill SRL</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>24772687</t>
+          <t>47030881</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>Fastbit</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K104" t="n">
-        <v>110.68</v>
+        <v>414.57</v>
       </c>
       <c r="L104" t="n">
-        <v>23.24</v>
+        <v>86.43000000000001</v>
       </c>
       <c r="M104" t="n">
-        <v>133.92</v>
+        <v>501</v>
       </c>
       <c r="N104" t="n">
-        <v>133.92</v>
+        <v>0</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>CON.0508483.06</t>
+          <t>182602993</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2026-08-14</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>2026-05-06</t>
+          <t>2026-09-13</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>IMPACT ADVERTISING SRL</t>
+          <t>ALEF DISTRIBUTION RO SA</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>13556726</t>
+          <t>37561959</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>Fastbit SRL</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K105" t="n">
-        <v>48.25</v>
+        <v>26654.55</v>
       </c>
       <c r="L105" t="n">
-        <v>10.13</v>
+        <v>5597.46</v>
       </c>
       <c r="M105" t="n">
-        <v>58.38</v>
+        <v>32252.01</v>
       </c>
       <c r="N105" t="n">
-        <v>58.38</v>
+        <v>32252.01</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>AXPM29185</t>
+          <t>RUX 010</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>751</t>
+          <t>380</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2026-08-14</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2026-08-14</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>D AUTO XPERT S.R.L.</t>
+          <t>RUXMAR SRL</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>23246269</t>
+          <t>11381326</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K106" t="n">
-        <v>3559.24</v>
+        <v>2900</v>
       </c>
       <c r="L106" t="n">
-        <v>747.4299999999999</v>
+        <v>0</v>
       </c>
       <c r="M106" t="n">
-        <v>4306.67</v>
+        <v>2900</v>
       </c>
       <c r="N106" t="n">
-        <v>4306.67</v>
+        <v>2900</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>PRN04234</t>
+          <t>2635722610388083</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2026-08-14</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>2026-05-04</t>
+          <t>2026-08-21</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>TROFEZ PRINT S.R.L.</t>
+          <t>SELGROS CASH &amp; CARRY SRL</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>49251820</t>
+          <t>11805367</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>FASTBIT SRL</t>
+          <t>FASTBIT SRL COMERT INSTALATII ELECTRI</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K107" t="n">
-        <v>76.04000000000001</v>
+        <v>1605.86</v>
       </c>
       <c r="L107" t="n">
-        <v>15.96</v>
+        <v>250.69</v>
       </c>
       <c r="M107" t="n">
-        <v>92</v>
+        <v>1856.55</v>
       </c>
       <c r="N107" t="n">
-        <v>92</v>
+        <v>1856.55</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>ABCD152604</t>
+          <t>4041D0000046299</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2026-08-14</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>2026-05-29</t>
+          <t>2026-08-14</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>FLAMAN SRL</t>
+          <t>Tesla Motors Romania S.R.L.</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>17886697</t>
+          <t>43602301</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>FASTBIT SRL</t>
+          <t>Fastbit SRL</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K108" t="n">
-        <v>50.03</v>
+        <v>41.32</v>
       </c>
       <c r="L108" t="n">
-        <v>10.5</v>
+        <v>8.68</v>
       </c>
       <c r="M108" t="n">
-        <v>60.53</v>
+        <v>50</v>
       </c>
       <c r="N108" t="n">
-        <v>60.53</v>
+        <v>50</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>LES 19879</t>
+          <t>EX00000365</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-08-13</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>2026-05-28</t>
+          <t>2026-08-13</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>S.C. L&amp;E Solutions S.R.L.</t>
+          <t>SC EXPRES CATERING SRL</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>16684355</t>
+          <t>18189191</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K109" t="n">
-        <v>670.1900000000001</v>
+        <v>1099.1</v>
       </c>
       <c r="L109" t="n">
-        <v>140.74</v>
+        <v>120.9</v>
       </c>
       <c r="M109" t="n">
-        <v>810.9299999999999</v>
+        <v>1220</v>
       </c>
       <c r="N109" t="n">
-        <v>810.9299999999999</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>0091201403</t>
+          <t>PLAN nr. 12184</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-08-13</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-08-13</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>LASTING System S.A.</t>
+          <t>SC PLANET SRL</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>6102484</t>
+          <t>1832925</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>FASTBIT S.R.L.</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K110" t="n">
-        <v>6398.51</v>
+        <v>877.27</v>
       </c>
       <c r="L110" t="n">
-        <v>1343.69</v>
+        <v>184.23</v>
       </c>
       <c r="M110" t="n">
-        <v>7742.2</v>
+        <v>1061.5</v>
       </c>
       <c r="N110" t="n">
-        <v>7742.2</v>
+        <v>1061.5</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>ADVS 9931</t>
+          <t>0006338</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-08-13</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-08-13</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>ADVS.RO SRL</t>
+          <t>SOCIAL RIDE SRL</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>28056869</t>
+          <t>52746535</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K111" t="n">
-        <v>578.51</v>
+        <v>16</v>
       </c>
       <c r="L111" t="n">
-        <v>121.49</v>
+        <v>0</v>
       </c>
       <c r="M111" t="n">
-        <v>700</v>
+        <v>16</v>
       </c>
       <c r="N111" t="n">
-        <v>700</v>
+        <v>0</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>AXPM29146</t>
+          <t>9003617058</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>751</t>
+          <t>380</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-08-13</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-09-03</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>D AUTO XPERT S.R.L.</t>
+          <t>Network One Distribution S.R.L.</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>23246269</t>
+          <t>15056387</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K112" t="n">
-        <v>562.64</v>
+        <v>3627.97</v>
       </c>
       <c r="L112" t="n">
-        <v>118.15</v>
+        <v>761.87</v>
       </c>
       <c r="M112" t="n">
-        <v>680.79</v>
+        <v>4389.84</v>
       </c>
       <c r="N112" t="n">
-        <v>680.79</v>
+        <v>4389.84</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>9003513638</t>
+          <t>57013110117</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>380</t>
+          <t>751</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-08-13</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>2026-05-18</t>
+          <t>2026-08-13</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>Network One Distribution S.R.L.</t>
+          <t>DEDEMAN SRL</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>15056387</t>
+          <t>2816464</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K113" t="n">
-        <v>296.75</v>
+        <v>65.20999999999999</v>
       </c>
       <c r="L113" t="n">
-        <v>62.32</v>
+        <v>13.69</v>
       </c>
       <c r="M113" t="n">
-        <v>359.07</v>
+        <v>78.90000000000001</v>
       </c>
       <c r="N113" t="n">
-        <v>359.07</v>
+        <v>0</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>DINT48370</t>
+          <t>57013110113</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>380</t>
+          <t>751</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-08-13</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-08-13</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>INTTECH INDUSTRY SRL</t>
+          <t>DEDEMAN SRL</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>14080611</t>
+          <t>2816464</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K114" t="n">
-        <v>247</v>
+        <v>552.89</v>
       </c>
       <c r="L114" t="n">
-        <v>27.17</v>
+        <v>116.11</v>
       </c>
       <c r="M114" t="n">
-        <v>274.17</v>
+        <v>669</v>
       </c>
       <c r="N114" t="n">
-        <v>274.17</v>
+        <v>0</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>9003514416</t>
+          <t>AXPM30289</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-08-12</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>2026-05-18</t>
+          <t>2026-08-12</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>Network One Distribution S.R.L.</t>
+          <t>D AUTO XPERT S.R.L.</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>15056387</t>
+          <t>23246269</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K115" t="n">
-        <v>15</v>
+        <v>1079.68</v>
       </c>
       <c r="L115" t="n">
-        <v>3.15</v>
+        <v>226.74</v>
       </c>
       <c r="M115" t="n">
-        <v>18.15</v>
+        <v>1306.42</v>
       </c>
       <c r="N115" t="n">
-        <v>18.15</v>
+        <v>1306.42</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>0091201411</t>
+          <t>TMCL6811463605</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-08-12</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-08-12</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>LASTING System S.A.</t>
+          <t>UP ROMANIA SRL</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>6102484</t>
+          <t>14774435</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>FASTBIT S.R.L.</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K116" t="n">
-        <v>85.95999999999999</v>
+        <v>7332.6</v>
       </c>
       <c r="L116" t="n">
-        <v>18.05</v>
+        <v>15.25</v>
       </c>
       <c r="M116" t="n">
-        <v>104.01</v>
+        <v>7347.85</v>
       </c>
       <c r="N116" t="n">
-        <v>104.01</v>
+        <v>7347.85</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>FGHBDDCB-03-2026-0005542</t>
+          <t>4903009451</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>2026-04-25</t>
-[...2 lines deleted...]
-      <c r="E117" t="inlineStr"/>
+          <t>2026-08-12</t>
+        </is>
+      </c>
+      <c r="E117" t="inlineStr">
+        <is>
+          <t>2026-09-11</t>
+        </is>
+      </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>KCP MOBILITY TEN S.R.L.</t>
+          <t>CRAYON SOFTWARE EXPERTS ROMANIA S.R.L.</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>52654431</t>
+          <t>41889483</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K117" t="n">
-        <v>13.56</v>
+        <v>7792.49</v>
       </c>
       <c r="L117" t="n">
-        <v>0</v>
+        <v>1636.42</v>
       </c>
       <c r="M117" t="n">
-        <v>13.56</v>
+        <v>9428.91</v>
       </c>
       <c r="N117" t="n">
-        <v>0</v>
+        <v>9428.91</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>CM nr. 0024004</t>
+          <t>9003616004</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>2026-04-24</t>
+          <t>2026-08-12</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>2026-05-24</t>
+          <t>2026-09-02</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>CENTRUL MEDICAL ALFAMED S.R.L.</t>
+          <t>Network One Distribution S.R.L.</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>40634384</t>
+          <t>15056387</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K118" t="n">
-        <v>400</v>
+        <v>484.22</v>
       </c>
       <c r="L118" t="n">
-        <v>0</v>
+        <v>101.69</v>
       </c>
       <c r="M118" t="n">
-        <v>400</v>
+        <v>585.91</v>
       </c>
       <c r="N118" t="n">
-        <v>400</v>
+        <v>585.91</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>EMKT671603</t>
+          <t>9003616187</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>2026-04-24</t>
+          <t>2026-08-12</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>2026-04-24</t>
+          <t>2026-09-02</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>ELMA IMPEX S.R.L.</t>
+          <t>Network One Distribution S.R.L.</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>6512360</t>
+          <t>15056387</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K119" t="n">
-        <v>60</v>
+        <v>15</v>
       </c>
       <c r="L119" t="n">
-        <v>12.6</v>
+        <v>3.15</v>
       </c>
       <c r="M119" t="n">
-        <v>72.59999999999999</v>
+        <v>18.15</v>
       </c>
       <c r="N119" t="n">
-        <v>72.59999999999999</v>
+        <v>18.15</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>AXPM29139</t>
+          <t>AXL176842</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>751</t>
+          <t>380</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>2026-04-24</t>
+          <t>2026-08-12</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>2026-04-24</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>D AUTO XPERT S.R.L.</t>
+          <t>AXEL SOFT IT GROUP SRL</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>23246269</t>
+          <t>14594957</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>FASTBIT SRL</t>
+          <t>FASTBIT</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K120" t="n">
-        <v>150</v>
+        <v>1804.79</v>
       </c>
       <c r="L120" t="n">
-        <v>31.5</v>
+        <v>379.01</v>
       </c>
       <c r="M120" t="n">
-        <v>181.5</v>
+        <v>2183.8</v>
       </c>
       <c r="N120" t="n">
-        <v>181.5</v>
+        <v>2183.8</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>BGC-2048</t>
+          <t>279105211721</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-08-11</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-08-14</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>SC BIO GARDEN CLEAN SRL</t>
+          <t>DANTE INTERNATIONAL SA</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>38151760</t>
+          <t>14399840</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>SC FASTBIT SRL</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K121" t="n">
-        <v>3160</v>
+        <v>31.38</v>
       </c>
       <c r="L121" t="n">
-        <v>663.6</v>
+        <v>6.58</v>
       </c>
       <c r="M121" t="n">
-        <v>3823.6</v>
+        <v>37.96</v>
       </c>
       <c r="N121" t="n">
-        <v>3823.6</v>
+        <v>37.96</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>IS ADV37349</t>
+          <t>ATU899455</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-08-11</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-08-11</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>ADVICE MEDIA SRL</t>
+          <t>ATU TECH SRL</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>22097533</t>
+          <t>29104875</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K122" t="n">
-        <v>585</v>
+        <v>66.92</v>
       </c>
       <c r="L122" t="n">
-        <v>122.85</v>
+        <v>14.06</v>
       </c>
       <c r="M122" t="n">
-        <v>707.85</v>
+        <v>80.98</v>
       </c>
       <c r="N122" t="n">
-        <v>707.85</v>
+        <v>80.98</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>SCP657933</t>
+          <t>HFAHJBJI-03-20264115</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-08-11</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>2026-06-22</t>
+          <t>2026-08-11</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>Autoritatea pentru Digitalizarea Romaniei</t>
+          <t>CIPRIDER S.R.L.</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>42283735</t>
+          <t>42490900</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K123" t="n">
-        <v>20</v>
+        <v>23.95</v>
       </c>
       <c r="L123" t="n">
-        <v>4.2</v>
+        <v>0</v>
       </c>
       <c r="M123" t="n">
-        <v>24.2</v>
+        <v>23.95</v>
       </c>
       <c r="N123" t="n">
-        <v>24.2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>26EI07042151</t>
+          <t>CON.0519863.06</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-08-11</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>2026-05-25</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>PPC Energie S.A.</t>
+          <t>IMPACT ADVERTISING SRL</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>22000460</t>
+          <t>13556726</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>FASTBIT SRL</t>
+          <t>Fastbit SRL</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K124" t="n">
-        <v>629.8200000000001</v>
+        <v>35.21</v>
       </c>
       <c r="L124" t="n">
-        <v>132.26</v>
+        <v>7.39</v>
       </c>
       <c r="M124" t="n">
-        <v>762.08</v>
+        <v>42.6</v>
       </c>
       <c r="N124" t="n">
-        <v>762.08</v>
+        <v>42.6</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>BSMC9921</t>
+          <t>PCOK77745</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-08-11</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>2026-05-03</t>
+          <t>2026-08-11</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>BUSINESS SMC SERVICE SRL</t>
+          <t>PCOK SERVICES SRL</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>24351300</t>
+          <t>32769445</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K125" t="n">
-        <v>350</v>
+        <v>136.36</v>
       </c>
       <c r="L125" t="n">
-        <v>73.5</v>
+        <v>28.64</v>
       </c>
       <c r="M125" t="n">
-        <v>423.5</v>
+        <v>165</v>
       </c>
       <c r="N125" t="n">
-        <v>423.5</v>
+        <v>165</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>PITA1102167</t>
+          <t>CON.0519839.06</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-08-11</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>Autobon Parts Tyres</t>
+          <t>IMPACT ADVERTISING SRL</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>27389490</t>
+          <t>13556726</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>Fastbit S.R.L.</t>
+          <t>Fastbit SRL</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K126" t="n">
-        <v>1494.18</v>
+        <v>148.84</v>
       </c>
       <c r="L126" t="n">
-        <v>313.77</v>
+        <v>31.25</v>
       </c>
       <c r="M126" t="n">
-        <v>1807.95</v>
+        <v>180.09</v>
       </c>
       <c r="N126" t="n">
-        <v>1807.95</v>
+        <v>180.09</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>JAT015642155</t>
+          <t>9003612900</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-08-10</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>2026-05-07</t>
+          <t>2026-08-31</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Orange Romania S.A.</t>
+          <t>Network One Distribution S.R.L.</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>9010105</t>
+          <t>15056387</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K127" t="n">
-        <v>1898.4</v>
+        <v>0.3</v>
       </c>
       <c r="L127" t="n">
-        <v>374.66</v>
+        <v>0.06</v>
       </c>
       <c r="M127" t="n">
-        <v>2273.06</v>
+        <v>0.36</v>
       </c>
       <c r="N127" t="n">
-        <v>2273.06</v>
+        <v>0.36</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>26EI07003432</t>
+          <t>PI0134</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-08-10</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>2026-05-25</t>
+          <t>2026-09-09</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>PPC Energie S.A.</t>
+          <t>DD POWER INNOVATIONS S.R.L.</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>22000460</t>
+          <t>50918723</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K128" t="n">
-        <v>1666.91</v>
+        <v>1000</v>
       </c>
       <c r="L128" t="n">
-        <v>350.05</v>
+        <v>0</v>
       </c>
       <c r="M128" t="n">
-        <v>2016.96</v>
+        <v>1000</v>
       </c>
       <c r="N128" t="n">
-        <v>2016.96</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>26EI07035799</t>
+          <t>0091205924</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-08-10</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>2026-05-08</t>
+          <t>2026-09-09</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>PPC Energie S.A.</t>
+          <t>LASTING System S.A.</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>22000460</t>
+          <t>6102484</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>FASTBIT SRL</t>
+          <t>FASTBIT S.R.L.</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K129" t="n">
-        <v>409.58</v>
+        <v>531.39</v>
       </c>
       <c r="L129" t="n">
-        <v>86.01000000000001</v>
+        <v>111.59</v>
       </c>
       <c r="M129" t="n">
-        <v>495.59</v>
+        <v>642.98</v>
       </c>
       <c r="N129" t="n">
-        <v>495.59</v>
+        <v>642.98</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>ATX-038776751</t>
+          <t>VDF808964709</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>2026-04-22</t>
+          <t>2026-08-06</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>2026-04-22</t>
+          <t>2026-08-20</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>ALTEX ROMANIA SRL</t>
+          <t>Vodafone Romania S.A.</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>2864518</t>
+          <t>8971726</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K130" t="n">
-        <v>1652.88</v>
+        <v>380.87</v>
       </c>
       <c r="L130" t="n">
-        <v>347.11</v>
+        <v>79.98</v>
       </c>
       <c r="M130" t="n">
-        <v>1999.99</v>
+        <v>460.85</v>
       </c>
       <c r="N130" t="n">
-        <v>1999.99</v>
+        <v>460.85</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>FLXONL000121203</t>
+          <t>9003610088</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>2026-04-22</t>
+          <t>2026-08-06</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>2026-04-22</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>FLAX COMPUTERS S.R.L.</t>
+          <t>Network One Distribution S.R.L.</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>14639030</t>
+          <t>15056387</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K131" t="n">
-        <v>3975.97</v>
+        <v>40333.05</v>
       </c>
       <c r="L131" t="n">
-        <v>834.95</v>
+        <v>0</v>
       </c>
       <c r="M131" t="n">
-        <v>4810.92</v>
+        <v>40333.05</v>
       </c>
       <c r="N131" t="n">
-        <v>4810.92</v>
+        <v>40333.05</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>MS EON 010833838024</t>
+          <t>TKR260301054177</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>2026-04-22</t>
+          <t>2026-08-06</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>2026-05-07</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>E.ON Energie Romania S.A.</t>
+          <t>ORANGE ROMANIA SA</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>22043010</t>
+          <t>9010105</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>FASTBIT S.R.L.</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K132" t="n">
-        <v>262.92</v>
+        <v>432.88</v>
       </c>
       <c r="L132" t="n">
-        <v>55.21</v>
+        <v>90.90000000000001</v>
       </c>
       <c r="M132" t="n">
-        <v>318.13</v>
+        <v>523.78</v>
       </c>
       <c r="N132" t="n">
-        <v>318.13</v>
+        <v>523.78</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>CON.0507679.06</t>
+          <t>OB 355</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>2026-04-22</t>
+          <t>2026-08-06</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2026-08-06</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>IMPACT ADVERTISING SRL</t>
+          <t>OVI BONTE STUDIO SRL</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>13556726</t>
+          <t>38351009</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>Fastbit SRL</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K133" t="n">
-        <v>122.14</v>
+        <v>1750</v>
       </c>
       <c r="L133" t="n">
-        <v>25.65</v>
+        <v>0</v>
       </c>
       <c r="M133" t="n">
-        <v>147.79</v>
+        <v>1750</v>
       </c>
       <c r="N133" t="n">
-        <v>147.79</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>0091201218</t>
+          <t>0091205811</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>2026-04-22</t>
+          <t>2026-08-06</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>2026-05-22</t>
+          <t>2026-09-05</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
           <t>LASTING System S.A.</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
           <t>6102484</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
           <t>FASTBIT S.R.L.</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K134" t="n">
-        <v>582.66</v>
+        <v>1342.23</v>
       </c>
       <c r="L134" t="n">
-        <v>122.36</v>
+        <v>281.87</v>
       </c>
       <c r="M134" t="n">
-        <v>705.02</v>
+        <v>1624.1</v>
       </c>
       <c r="N134" t="n">
-        <v>705.02</v>
+        <v>1624.1</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>279100897718</t>
+          <t>9003610225</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>2026-04-22</t>
+          <t>2026-08-06</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>2026-04-25</t>
+          <t>2026-08-27</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>DANTE INTERNATIONAL SA</t>
+          <t>Network One Distribution S.R.L.</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>14399840</t>
+          <t>15056387</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K135" t="n">
-        <v>250.56</v>
+        <v>14265.55</v>
       </c>
       <c r="L135" t="n">
-        <v>52.62</v>
+        <v>2995.77</v>
       </c>
       <c r="M135" t="n">
-        <v>303.18</v>
+        <v>17261.32</v>
       </c>
       <c r="N135" t="n">
-        <v>303.18</v>
+        <v>17261.32</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>K1202602416</t>
+          <t>CGD0339</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>2026-04-22</t>
+          <t>2026-08-06</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>2026-04-22</t>
+          <t>2026-08-11</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>KADIS COMMUNICATION</t>
+          <t>CASS GLOBAL DESIGN S.R.L.</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>11972420</t>
+          <t>43593165</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K136" t="n">
-        <v>1200</v>
+        <v>0</v>
       </c>
       <c r="L136" t="n">
-        <v>252</v>
+        <v>0</v>
       </c>
       <c r="M136" t="n">
-        <v>1452</v>
+        <v>0</v>
       </c>
       <c r="N136" t="n">
-        <v>1452</v>
+        <v>0</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>ATX-038776747</t>
+          <t>F314027026-12150</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>380</t>
+          <t>751</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>2026-04-22</t>
+          <t>2026-08-05</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>2026-04-22</t>
+          <t>2026-08-05</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
           <t>ALTEX ROMANIA SRL</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
           <t>2864518</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K137" t="n">
-        <v>297.51</v>
+        <v>37.85</v>
       </c>
       <c r="L137" t="n">
-        <v>62.48</v>
+        <v>7.95</v>
       </c>
       <c r="M137" t="n">
-        <v>359.99</v>
+        <v>45.8</v>
       </c>
       <c r="N137" t="n">
-        <v>359.99</v>
+        <v>45.8</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>AXL174505</t>
+          <t>57003193431</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>380</t>
+          <t>751</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>2026-04-22</t>
+          <t>2026-08-05</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>2026-05-07</t>
+          <t>2026-08-05</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>AXEL SOFT IT GROUP SRL</t>
+          <t>DEDEMAN SRL</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>14594957</t>
+          <t>2816464</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>FASTBIT</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K138" t="n">
-        <v>107.73</v>
+        <v>162.5</v>
       </c>
       <c r="L138" t="n">
-        <v>22.62</v>
+        <v>34.13</v>
       </c>
       <c r="M138" t="n">
-        <v>130.35</v>
+        <v>196.63</v>
       </c>
       <c r="N138" t="n">
-        <v>130.35</v>
+        <v>0</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>SGX-394697</t>
+          <t>MCS FGO424728</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>751</t>
+          <t>380</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>2026-04-22</t>
+          <t>2026-08-04</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>2026-04-22</t>
+          <t>2026-08-04</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>SPORT GURU SA</t>
+          <t>ITOOLS DIRECT SRL</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>26533007</t>
+          <t>28878746</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>Fastbit</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K139" t="n">
-        <v>495.04</v>
+        <v>253.73</v>
       </c>
       <c r="L139" t="n">
-        <v>103.96</v>
+        <v>53.27</v>
       </c>
       <c r="M139" t="n">
-        <v>599</v>
+        <v>307</v>
       </c>
       <c r="N139" t="n">
-        <v>599</v>
+        <v>307</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>75443057</t>
+          <t>DNDC FFR 686</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>2026-04-21</t>
+          <t>2026-08-04</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>2026-05-21</t>
+          <t>2026-08-19</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>ALSO Technology Romania SRL</t>
+          <t>SC DataNode DC SRL</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>32429907</t>
+          <t>49381528</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>FASTBIT SRL</t>
+          <t>SC Fastbit SRL</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K140" t="n">
-        <v>25555.24</v>
+        <v>12364.47</v>
       </c>
       <c r="L140" t="n">
-        <v>0</v>
+        <v>2596.54</v>
       </c>
       <c r="M140" t="n">
-        <v>25555.24</v>
+        <v>14961.01</v>
       </c>
       <c r="N140" t="n">
-        <v>25555.24</v>
+        <v>14961.01</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>AXPM29083</t>
+          <t>FITM 43322</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>2026-04-21</t>
+          <t>2026-08-04</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>2026-04-21</t>
+          <t>2026-08-24</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>D AUTO XPERT S.R.L.</t>
+          <t>INFINILINK SRL</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>23246269</t>
+          <t>25867645</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>FASTBIT SRL</t>
+          <t>FASTBIT S.R.L.</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K141" t="n">
-        <v>1135.15</v>
+        <v>1106.91</v>
       </c>
       <c r="L141" t="n">
-        <v>238.39</v>
+        <v>232.44</v>
       </c>
       <c r="M141" t="n">
-        <v>1373.54</v>
+        <v>1339.35</v>
       </c>
       <c r="N141" t="n">
-        <v>1373.54</v>
+        <v>1339.35</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>95221</t>
+          <t>FAN03767302</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>751</t>
+          <t>380</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>2026-04-21</t>
+          <t>2026-08-04</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>2026-04-21</t>
+          <t>2026-08-04</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>HOTEL DEVELOPMENT S.A.</t>
+          <t>Fanplace IT SRL</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>39570821</t>
+          <t>31962960</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>FASTBIT SRL</t>
+          <t>SC FASTBIT SRL</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K142" t="n">
-        <v>12.4</v>
+        <v>249.76</v>
       </c>
       <c r="L142" t="n">
-        <v>2.6</v>
+        <v>52.46</v>
       </c>
       <c r="M142" t="n">
-        <v>15</v>
+        <v>302.22</v>
       </c>
       <c r="N142" t="n">
-        <v>0</v>
+        <v>302.22</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>9003507458</t>
+          <t>AXL176666</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>2026-04-20</t>
+          <t>2026-08-04</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>2026-05-11</t>
+          <t>2026-08-19</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>Network One Distribution S.R.L.</t>
+          <t>AXEL SOFT IT GROUP SRL</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>15056387</t>
+          <t>14594957</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>FASTBIT SRL</t>
+          <t>FASTBIT</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K143" t="n">
-        <v>1982.19</v>
+        <v>1234.87</v>
       </c>
       <c r="L143" t="n">
-        <v>416.26</v>
+        <v>259.32</v>
       </c>
       <c r="M143" t="n">
-        <v>2398.45</v>
+        <v>1494.19</v>
       </c>
       <c r="N143" t="n">
-        <v>2398.45</v>
+        <v>1494.19</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>8281000364</t>
+          <t>IP 0003</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>2026-04-20</t>
+          <t>2026-08-03</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>2026-05-20</t>
+          <t>2026-08-03</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>TD SYNNEX Bucharest SRL</t>
+          <t>ICONIC PROPERTIES TM SRL</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>21267001</t>
+          <t>51805684</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K144" t="n">
-        <v>1521.48</v>
+        <v>3672</v>
       </c>
       <c r="L144" t="n">
-        <v>319.51</v>
+        <v>0</v>
       </c>
       <c r="M144" t="n">
-        <v>1840.99</v>
+        <v>3672</v>
       </c>
       <c r="N144" t="n">
-        <v>1840.99</v>
+        <v>3672</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>279100807932</t>
+          <t>2621983837</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>2026-04-20</t>
+          <t>2026-08-03</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>DANTE INTERNATIONAL SA</t>
+          <t>SC MOL Romania Petroleum Products SRL</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>14399840</t>
+          <t>7745470</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>FASTBIT SRL</t>
+          <t>Fastbit S.R.L.</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K145" t="n">
-        <v>141.78</v>
+        <v>2455.74</v>
       </c>
       <c r="L145" t="n">
-        <v>29.78</v>
+        <v>515.7</v>
       </c>
       <c r="M145" t="n">
-        <v>171.56</v>
+        <v>2971.44</v>
       </c>
       <c r="N145" t="n">
-        <v>171.56</v>
+        <v>2971.44</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>FIEHBBDG-03-2026-0002169</t>
+          <t>ATX-046318347</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>2026-04-20</t>
-[...2 lines deleted...]
-      <c r="E146" t="inlineStr"/>
+          <t>2026-08-02</t>
+        </is>
+      </c>
+      <c r="E146" t="inlineStr">
+        <is>
+          <t>2026-08-02</t>
+        </is>
+      </c>
       <c r="F146" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>GET RIDE S.R.L.</t>
+          <t>ALTEX ROMANIA SRL</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>48049688</t>
+          <t>2864518</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K146" t="n">
-        <v>35.12</v>
+        <v>1264.45</v>
       </c>
       <c r="L146" t="n">
-        <v>7.38</v>
+        <v>265.54</v>
       </c>
       <c r="M146" t="n">
-        <v>42.5</v>
+        <v>1529.99</v>
       </c>
       <c r="N146" t="n">
-        <v>0</v>
+        <v>1529.99</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>4903008623</t>
+          <t>DVM nr. 0021</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>2026-04-20</t>
+          <t>2026-08-01</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>2026-05-20</t>
+          <t>2026-08-08</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>CRAYON SOFTWARE EXPERTS ROMANIA S.R.L.</t>
+          <t>DEVIUM PROPERTY SRL</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>41889483</t>
+          <t>43759960</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K147" t="n">
-        <v>6485.81</v>
+        <v>5247.3</v>
       </c>
       <c r="L147" t="n">
-        <v>1362.02</v>
+        <v>1101.93</v>
       </c>
       <c r="M147" t="n">
-        <v>7847.83</v>
+        <v>6349.23</v>
       </c>
       <c r="N147" t="n">
-        <v>7847.83</v>
+        <v>6349.23</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>ST-6508</t>
+          <t>14770902</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>380</t>
+          <t>751</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>2026-04-18</t>
-[...6 lines deleted...]
-      </c>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="E148" t="inlineStr"/>
       <c r="F148" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>TBF APPS S.R.L.</t>
+          <t>HORNBACH CENTRALA SRL</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>41670067</t>
+          <t>17777320</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>FASTBIT SRL (CUI:RO15390696)</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K148" t="n">
-        <v>479</v>
+        <v>239.75</v>
       </c>
       <c r="L148" t="n">
-        <v>100.59</v>
+        <v>50.35</v>
       </c>
       <c r="M148" t="n">
-        <v>579.59</v>
+        <v>290.1</v>
       </c>
       <c r="N148" t="n">
-        <v>579.59</v>
+        <v>0</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>2621944162</t>
+          <t>EUINRO26-241960</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>2026-04-17</t>
+          <t>2026-08-01</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>2026-05-02</t>
+          <t>2026-08-01</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>RON</t>
+          <t>EUR</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>SC MOL Romania Petroleum Products SRL</t>
+          <t>Amazon Web Services EMEA SARL Luxemburg Sucursala Bucuresti</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>7745470</t>
+          <t>42960484</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>Fastbit S.R.L.</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K149" t="n">
-        <v>3178.77</v>
+        <v>0</v>
       </c>
       <c r="L149" t="n">
-        <v>667.54</v>
+        <v>0</v>
       </c>
       <c r="M149" t="n">
-        <v>3846.31</v>
+        <v>0</v>
       </c>
       <c r="N149" t="n">
-        <v>3846.31</v>
+        <v>0</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>SS761568</t>
+          <t>AXL_MSP00672</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>2026-04-17</t>
+          <t>2026-08-01</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>2026-04-17</t>
+          <t>2026-08-16</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>SPYSHOP SRL</t>
+          <t>AXEL SOFT IT GROUP SRL</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>25051565</t>
+          <t>14594957</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>FASTBIT SRL</t>
+          <t>FASTBIT</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K150" t="n">
-        <v>415.08</v>
+        <v>313.86</v>
       </c>
       <c r="L150" t="n">
-        <v>87.17</v>
+        <v>65.91</v>
       </c>
       <c r="M150" t="n">
-        <v>502.25</v>
+        <v>379.77</v>
       </c>
       <c r="N150" t="n">
-        <v>502.25</v>
+        <v>379.77</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>ALETM10132</t>
+          <t>709082</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>2026-04-17</t>
+          <t>2026-08-01</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>2026-04-17</t>
+          <t>2026-08-16</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>S.C. Cleo &amp; Ale S.R.L.</t>
+          <t>Bolt Operations OÜ</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>24772687</t>
+          <t>42717800</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>Fastbit</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K151" t="n">
-        <v>7548.31</v>
+        <v>17.49</v>
       </c>
       <c r="L151" t="n">
-        <v>1585.14</v>
+        <v>3.67</v>
       </c>
       <c r="M151" t="n">
-        <v>9133.450000000001</v>
+        <v>21.16</v>
       </c>
       <c r="N151" t="n">
-        <v>9133.450000000001</v>
+        <v>21.16</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>FAN03543248</t>
+          <t>TM1 111031</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>2026-04-17</t>
+          <t>2026-07-31</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>2026-04-17</t>
+          <t>2026-07-31</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>Fanplace IT SRL</t>
+          <t>PRED SMY SRL</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>31962960</t>
+          <t>18084012</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>SC FASTBIT SRL</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K152" t="n">
-        <v>945.87</v>
+        <v>0</v>
       </c>
       <c r="L152" t="n">
-        <v>198.64</v>
+        <v>-0.01</v>
       </c>
       <c r="M152" t="n">
-        <v>1144.51</v>
+        <v>-0.01</v>
       </c>
       <c r="N152" t="n">
-        <v>1144.51</v>
+        <v>-0.01</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>ESC 1026243</t>
+          <t>367</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>2026-04-16</t>
+          <t>2026-07-31</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>2026-05-16</t>
+          <t>2026-07-31</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>Economic Soft Consulting Srl</t>
+          <t>STUDIO FORMA TIMISOARA SRL</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>12891234</t>
+          <t>34729382</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>Fastbit SRL</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K153" t="n">
-        <v>928.67</v>
+        <v>3900</v>
       </c>
       <c r="L153" t="n">
-        <v>195.02</v>
+        <v>819</v>
       </c>
       <c r="M153" t="n">
-        <v>1123.69</v>
+        <v>4719</v>
       </c>
       <c r="N153" t="n">
-        <v>1123.69</v>
+        <v>4719</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>OB 329</t>
+          <t>MK728</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>2026-04-16</t>
+          <t>2026-07-31</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>2026-04-16</t>
+          <t>2026-08-07</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>OVI BONTE STUDIO SRL</t>
+          <t>S.C. MACO HOSPITALITY S.R.L.</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>38351009</t>
+          <t>34045767</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K154" t="n">
-        <v>1750</v>
+        <v>252.25</v>
       </c>
       <c r="L154" t="n">
-        <v>0</v>
+        <v>27.75</v>
       </c>
       <c r="M154" t="n">
-        <v>1750</v>
+        <v>280</v>
       </c>
       <c r="N154" t="n">
-        <v>1750</v>
+        <v>280</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>1020326013189</t>
+          <t>CPS20260013</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>751</t>
+          <t>380</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>2026-04-15</t>
-[...2 lines deleted...]
-      <c r="E155" t="inlineStr"/>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="E155" t="inlineStr">
+        <is>
+          <t>2026-08-05</t>
+        </is>
+      </c>
       <c r="F155" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>LIDL Discount S.R.L.</t>
+          <t>CORPORATE PERFORMANCE SOLUTIONS SRL</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>22891860</t>
+          <t>27130487</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>FASTBIT SRL -</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K155" t="n">
-        <v>94.40000000000001</v>
+        <v>7346.22</v>
       </c>
       <c r="L155" t="n">
-        <v>9.06</v>
+        <v>1542.71</v>
       </c>
       <c r="M155" t="n">
-        <v>103.46</v>
+        <v>8888.93</v>
       </c>
       <c r="N155" t="n">
-        <v>0</v>
+        <v>8888.93</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>182600268</t>
+          <t>SINVP-0001096280</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>2026-04-15</t>
+          <t>2026-07-31</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>2026-05-30</t>
+          <t>2026-08-30</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>ALEF DISTRIBUTION RO SA</t>
+          <t>Konica Minolta Business Solutions Romania SRL</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>37561959</t>
+          <t>2786070</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K156" t="n">
-        <v>66631.86</v>
+        <v>19133.68</v>
       </c>
       <c r="L156" t="n">
-        <v>13992.69</v>
+        <v>4018.07</v>
       </c>
       <c r="M156" t="n">
-        <v>80624.55</v>
+        <v>23151.75</v>
       </c>
       <c r="N156" t="n">
-        <v>80624.55</v>
+        <v>23151.75</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>AXL174285</t>
+          <t>HDC 20133355</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-07-31</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2026-07-31</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>AXEL SOFT IT GROUP SRL</t>
+          <t>SC HDC CONSULTING SRL</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>14594957</t>
+          <t>31120015</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>FASTBIT</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K157" t="n">
-        <v>599.5</v>
+        <v>83.95999999999999</v>
       </c>
       <c r="L157" t="n">
-        <v>125.9</v>
+        <v>17.63</v>
       </c>
       <c r="M157" t="n">
-        <v>725.4</v>
+        <v>101.59</v>
       </c>
       <c r="N157" t="n">
-        <v>725.4</v>
+        <v>101.59</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>EKO-SM29050</t>
+          <t>FLXONL000126050</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-07-31</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-07-31</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>EKOMMERCE EST SRL</t>
+          <t>FLAX COMPUTERS S.R.L.</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>24795842</t>
+          <t>14639030</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J158" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K158" t="n">
-        <v>532</v>
+        <v>2051.39</v>
       </c>
       <c r="L158" t="n">
-        <v>111.72</v>
+        <v>430.79</v>
       </c>
       <c r="M158" t="n">
-        <v>643.72</v>
+        <v>2482.18</v>
       </c>
       <c r="N158" t="n">
-        <v>643.72</v>
+        <v>2482.18</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>WROV5994633</t>
+          <t>RUX 009</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-07-31</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-07-31</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>Uniunea Nationala a Transportatorilor Rutieri din Romania</t>
+          <t>RUXMAR SRL</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>2836143</t>
+          <t>11381326</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>Fastbit SRL</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K159" t="n">
-        <v>210.7</v>
+        <v>1500</v>
       </c>
       <c r="L159" t="n">
-        <v>44.25</v>
+        <v>0</v>
       </c>
       <c r="M159" t="n">
-        <v>254.95</v>
+        <v>1500</v>
       </c>
       <c r="N159" t="n">
-        <v>254.95</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>4041D0000018123</t>
+          <t>SIM49417</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-07-31</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-08-30</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>Tesla</t>
+          <t>SIMONLINE STORE S.R.L.</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>43602301</t>
+          <t>47097261</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>Fastbit SRL</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K160" t="n">
-        <v>41.32</v>
+        <v>110.72</v>
       </c>
       <c r="L160" t="n">
-        <v>8.68</v>
+        <v>23.25</v>
       </c>
       <c r="M160" t="n">
-        <v>50</v>
+        <v>133.97</v>
       </c>
       <c r="N160" t="n">
-        <v>50</v>
+        <v>133.97</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>GHGF0822</t>
+          <t>563</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-07-31</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>2026-05-14</t>
+          <t>2026-08-15</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>BOMADIS TOP SRL</t>
+          <t>ECO SOFTWARE CONSULTING SRL</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>14078441</t>
+          <t>31641676</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K161" t="n">
-        <v>500</v>
+        <v>15500</v>
       </c>
       <c r="L161" t="n">
-        <v>105</v>
+        <v>0</v>
       </c>
       <c r="M161" t="n">
-        <v>605</v>
+        <v>15500</v>
       </c>
       <c r="N161" t="n">
-        <v>605</v>
+        <v>15500</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>9003501319</t>
+          <t>KSKA144</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-07-30</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>2026-05-05</t>
+          <t>2026-07-31</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>Network One Distribution S.R.L.</t>
+          <t>WHITE ELECTROCASNICE S.R.L.</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>15056387</t>
+          <t>48809546</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K162" t="n">
-        <v>1348.08</v>
+        <v>1400</v>
       </c>
       <c r="L162" t="n">
-        <v>283.1</v>
+        <v>0</v>
       </c>
       <c r="M162" t="n">
-        <v>1631.18</v>
+        <v>1400</v>
       </c>
       <c r="N162" t="n">
-        <v>1631.18</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>PMC00767919</t>
+          <t>LES 19956</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-07-30</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-08-29</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>PMC Group Distributie S.R.L.</t>
+          <t>S.C. L&amp;E Solutions S.R.L.</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>17116469</t>
+          <t>16684355</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>FASTBIT</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J163" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K163" t="n">
-        <v>148.28</v>
+        <v>688.62</v>
       </c>
       <c r="L163" t="n">
-        <v>31.14</v>
+        <v>144.61</v>
       </c>
       <c r="M163" t="n">
-        <v>179.42</v>
+        <v>833.23</v>
       </c>
       <c r="N163" t="n">
-        <v>179.42</v>
+        <v>833.23</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>SMSR0731972</t>
+          <t>279903892002</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-07-30</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-07-30</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>Uniunea Nationala a Transportatorilor Rutieri din Romania</t>
+          <t>DANTE INTERNATIONAL SA</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>2836143</t>
+          <t>14399840</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>Fastbit SRL</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J164" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K164" t="n">
-        <v>1.51</v>
+        <v>-11786.75</v>
       </c>
       <c r="L164" t="n">
-        <v>0.32</v>
+        <v>-2475.22</v>
       </c>
       <c r="M164" t="n">
-        <v>1.83</v>
+        <v>-14261.97</v>
       </c>
       <c r="N164" t="n">
-        <v>1.83</v>
+        <v>-14261.97</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>032</t>
+          <t>9003604090</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-07-30</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-08-20</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>NIKCONCEPT 2023 S.R.L.</t>
+          <t>Network One Distribution S.R.L.</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>47675829</t>
+          <t>15056387</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J165" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K165" t="n">
-        <v>10300</v>
+        <v>15</v>
       </c>
       <c r="L165" t="n">
-        <v>0</v>
+        <v>3.15</v>
       </c>
       <c r="M165" t="n">
-        <v>10300</v>
+        <v>18.15</v>
       </c>
       <c r="N165" t="n">
-        <v>10300</v>
+        <v>18.15</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>PI0100</t>
+          <t>279104805658</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-07-30</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>2026-05-10</t>
+          <t>2026-08-02</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>DD POWER INNOVATIONS S.R.L.</t>
+          <t>DANTE INTERNATIONAL SA</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>50918723</t>
+          <t>14399840</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J166" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K166" t="n">
-        <v>1000</v>
+        <v>6745.43</v>
       </c>
       <c r="L166" t="n">
-        <v>0</v>
+        <v>1416.54</v>
       </c>
       <c r="M166" t="n">
-        <v>1000</v>
+        <v>8161.97</v>
       </c>
       <c r="N166" t="n">
-        <v>1000</v>
+        <v>8161.97</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>0091200662</t>
+          <t>9003603922</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>2026-04-09</t>
+          <t>2026-07-30</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>2026-05-09</t>
+          <t>2026-08-20</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>LASTING System S.A.</t>
+          <t>Network One Distribution S.R.L.</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>6102484</t>
+          <t>15056387</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>FASTBIT S.R.L.</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K167" t="n">
-        <v>142.81</v>
+        <v>460.31</v>
       </c>
       <c r="L167" t="n">
-        <v>29.99</v>
+        <v>96.67</v>
       </c>
       <c r="M167" t="n">
-        <v>172.8</v>
+        <v>556.98</v>
       </c>
       <c r="N167" t="n">
-        <v>172.8</v>
+        <v>556.98</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>BSMC9891</t>
+          <t>241060703</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>2026-04-09</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>2026-04-19</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>BUSINESS SMC SERVICE SRL</t>
+          <t>Senetic Distribution S.R.L.</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>24351300</t>
+          <t>35620943</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>FASTBIT SRL</t>
+          <t>FASTBIT S.R.L.</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K168" t="n">
-        <v>188</v>
+        <v>33817.91</v>
       </c>
       <c r="L168" t="n">
-        <v>39.48</v>
+        <v>7101.76</v>
       </c>
       <c r="M168" t="n">
-        <v>227.48</v>
+        <v>40919.67</v>
       </c>
       <c r="N168" t="n">
-        <v>227.48</v>
+        <v>40919.67</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>4041S0000032002</t>
+          <t>FAN03755997</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>2026-04-09</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>2026-04-09</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>Tesla</t>
+          <t>Fanplace IT SRL</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>43602301</t>
+          <t>31962960</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>Fastbit SRL</t>
+          <t>SC FASTBIT SRL</t>
         </is>
       </c>
       <c r="J169" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K169" t="n">
-        <v>810</v>
+        <v>533.9</v>
       </c>
       <c r="L169" t="n">
-        <v>170.1</v>
+        <v>112.11</v>
       </c>
       <c r="M169" t="n">
-        <v>980.1</v>
+        <v>646.01</v>
       </c>
       <c r="N169" t="n">
-        <v>980.1</v>
+        <v>646.01</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>TMCL6811375858</t>
+          <t>241060691</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>2026-04-09</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>2026-04-09</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>UP ROMANIA SRL</t>
+          <t>Senetic Distribution S.R.L.</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>14774435</t>
+          <t>35620943</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>FASTBIT SRL</t>
+          <t>FASTBIT S.R.L.</t>
         </is>
       </c>
       <c r="J170" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K170" t="n">
-        <v>7635.6</v>
+        <v>30253</v>
       </c>
       <c r="L170" t="n">
-        <v>15.88</v>
+        <v>6353.13</v>
       </c>
       <c r="M170" t="n">
-        <v>7651.48</v>
+        <v>36606.13</v>
       </c>
       <c r="N170" t="n">
-        <v>7651.48</v>
+        <v>36606.13</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>ATX-037781133</t>
+          <t>FLXONL000125904</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>2026-04-09</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>2026-04-09</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>ALTEX ROMANIA SRL</t>
+          <t>FLAX COMPUTERS S.R.L.</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>2864518</t>
+          <t>14639030</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J171" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K171" t="n">
-        <v>1983.44</v>
+        <v>414.93</v>
       </c>
       <c r="L171" t="n">
-        <v>416.52</v>
+        <v>87.13</v>
       </c>
       <c r="M171" t="n">
-        <v>2399.96</v>
+        <v>502.06</v>
       </c>
       <c r="N171" t="n">
-        <v>2399.96</v>
+        <v>502.06</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>AXL174253</t>
+          <t>SVTF2965</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>2026-04-09</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>2026-04-24</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>AXEL SOFT IT GROUP SRL</t>
+          <t>SC SIVTECH TELECOM SRL</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>14594957</t>
+          <t>17198574</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>FASTBIT</t>
+          <t>S.C. FASTBIT S.R.L.</t>
         </is>
       </c>
       <c r="J172" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K172" t="n">
-        <v>599.64</v>
+        <v>661.09</v>
       </c>
       <c r="L172" t="n">
-        <v>125.92</v>
+        <v>138.83</v>
       </c>
       <c r="M172" t="n">
-        <v>725.5599999999999</v>
+        <v>799.92</v>
       </c>
       <c r="N172" t="n">
-        <v>725.5599999999999</v>
+        <v>799.92</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>BSMC9889</t>
+          <t>241060692</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>2026-04-09</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>2026-04-19</t>
+          <t>2026-08-28</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>BUSINESS SMC SERVICE SRL</t>
+          <t>Senetic Distribution S.R.L.</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>24351300</t>
+          <t>35620943</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>FASTBIT SRL</t>
+          <t>FASTBIT S.R.L.</t>
         </is>
       </c>
       <c r="J173" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K173" t="n">
-        <v>420</v>
+        <v>30253</v>
       </c>
       <c r="L173" t="n">
-        <v>88.2</v>
+        <v>6353.13</v>
       </c>
       <c r="M173" t="n">
-        <v>508.2</v>
+        <v>36606.13</v>
       </c>
       <c r="N173" t="n">
-        <v>508.2</v>
+        <v>36606.13</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>0091200613</t>
+          <t>SID130119874</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>380</t>
+          <t>751</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>2026-04-08</t>
+          <t>2026-07-28</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>2026-05-08</t>
+          <t>2026-07-28</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>LASTING System S.A.</t>
+          <t>SC SIDE TRADING SRL</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>6102484</t>
+          <t>15107812</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>FASTBIT S.R.L.</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J174" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K174" t="n">
-        <v>611.5599999999999</v>
+        <v>223.81</v>
       </c>
       <c r="L174" t="n">
-        <v>128.43</v>
+        <v>47</v>
       </c>
       <c r="M174" t="n">
-        <v>739.99</v>
+        <v>270.81</v>
       </c>
       <c r="N174" t="n">
-        <v>739.99</v>
+        <v>270.81</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>MD0191</t>
+          <t>TCFR 7470</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>2026-04-08</t>
+          <t>2026-07-28</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>2026-04-15</t>
+          <t>2026-08-07</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>MAGNOLIA DIGITAL S.R.L.</t>
+          <t>SC topcode SRL</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>44354859</t>
+          <t>24779898</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>FASTBIT SRL</t>
+          <t>SC Fastbit SRL</t>
         </is>
       </c>
       <c r="J175" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K175" t="n">
-        <v>1784.69</v>
+        <v>195.96</v>
       </c>
       <c r="L175" t="n">
-        <v>0</v>
+        <v>41.15</v>
       </c>
       <c r="M175" t="n">
-        <v>1784.69</v>
+        <v>237.11</v>
       </c>
       <c r="N175" t="n">
-        <v>1784.69</v>
+        <v>237.11</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>CMDF 2602729</t>
+          <t>1020326056585</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>380</t>
+          <t>751</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>2026-04-08</t>
-[...6 lines deleted...]
-      </c>
+          <t>2026-07-28</t>
+        </is>
+      </c>
+      <c r="E176" t="inlineStr"/>
       <c r="F176" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>S.C COMANDOR S.R.L</t>
+          <t>LIDL Discount S.R.L.</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>1831601</t>
+          <t>22891860</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>FASTBIT SRL</t>
+          <t>FASTBIT SRL -</t>
         </is>
       </c>
       <c r="J176" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K176" t="n">
-        <v>423</v>
+        <v>14.3</v>
       </c>
       <c r="L176" t="n">
-        <v>88.83</v>
+        <v>1.57</v>
       </c>
       <c r="M176" t="n">
-        <v>511.83</v>
+        <v>15.87</v>
       </c>
       <c r="N176" t="n">
-        <v>511.83</v>
+        <v>0</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>241056985</t>
+          <t>SS803467</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>2026-05-07</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>Senetic Distribution S.R.L.</t>
+          <t>SPYSHOP SRL</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>35620943</t>
+          <t>25051565</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>FASTBIT S.R.L.</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J177" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K177" t="n">
-        <v>3160.88</v>
+        <v>127.26</v>
       </c>
       <c r="L177" t="n">
-        <v>663.78</v>
+        <v>26.73</v>
       </c>
       <c r="M177" t="n">
-        <v>3824.66</v>
+        <v>153.99</v>
       </c>
       <c r="N177" t="n">
-        <v>3824.66</v>
+        <v>153.99</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>HDC 20133279</t>
+          <t>9003599341</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-08-17</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>SC HDC CONSULTING SRL</t>
+          <t>Network One Distribution S.R.L.</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>31120015</t>
+          <t>15056387</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J178" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K178" t="n">
-        <v>81.54000000000001</v>
+        <v>3912.7</v>
       </c>
       <c r="L178" t="n">
-        <v>17.12</v>
+        <v>821.67</v>
       </c>
       <c r="M178" t="n">
-        <v>98.66</v>
+        <v>4734.37</v>
       </c>
       <c r="N178" t="n">
-        <v>98.66</v>
+        <v>4734.37</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>MPF21038198</t>
+          <t>0091205244</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-08-26</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>MONDO PLAST SRL</t>
+          <t>LASTING System S.A.</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>12755240</t>
+          <t>6102484</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>FASTBIT SRL</t>
+          <t>FASTBIT S.R.L.</t>
         </is>
       </c>
       <c r="J179" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K179" t="n">
-        <v>321</v>
+        <v>16740.02</v>
       </c>
       <c r="L179" t="n">
-        <v>67.41</v>
+        <v>3515.4</v>
       </c>
       <c r="M179" t="n">
-        <v>388.41</v>
+        <v>20255.42</v>
       </c>
       <c r="N179" t="n">
-        <v>388.41</v>
+        <v>20255.42</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>NEWC nr. 23375</t>
+          <t>G7 678096</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>EMPORIS NETWORKS SRL</t>
+          <t>G7 DYNAMICS SRL</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>29823056</t>
+          <t>53790970</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J180" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K180" t="n">
-        <v>361.99</v>
+        <v>3193.23</v>
       </c>
       <c r="L180" t="n">
-        <v>76.02</v>
+        <v>670.58</v>
       </c>
       <c r="M180" t="n">
-        <v>438.01</v>
+        <v>3863.81</v>
       </c>
       <c r="N180" t="n">
-        <v>438</v>
+        <v>3863.81</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>FAN03524378</t>
+          <t>9003599859</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-07-27</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-08-17</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>Fanplace IT SRL</t>
+          <t>Network One Distribution S.R.L.</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>31962960</t>
+          <t>15056387</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>SC FASTBIT SRL</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J181" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K181" t="n">
-        <v>502.62</v>
+        <v>216.77</v>
       </c>
       <c r="L181" t="n">
-        <v>105.54</v>
+        <v>45.52</v>
       </c>
       <c r="M181" t="n">
-        <v>608.16</v>
+        <v>262.29</v>
       </c>
       <c r="N181" t="n">
-        <v>608.16</v>
+        <v>262.29</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>0091200520</t>
+          <t>MS EON 010834510691</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-07-25</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>2026-05-06</t>
+          <t>2026-08-10</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>LASTING System S.A.</t>
+          <t>E.ON Energie Romania S.A.</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>6102484</t>
+          <t>22043010</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
           <t>FASTBIT S.R.L.</t>
         </is>
       </c>
       <c r="J182" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K182" t="n">
-        <v>5515.53</v>
+        <v>20.99</v>
       </c>
       <c r="L182" t="n">
-        <v>1158.26</v>
+        <v>4.4</v>
       </c>
       <c r="M182" t="n">
-        <v>6673.79</v>
+        <v>25.39</v>
       </c>
       <c r="N182" t="n">
-        <v>6673.79</v>
+        <v>25.4</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>VDF780491235</t>
+          <t>279104611599</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-07-25</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>2026-04-20</t>
+          <t>2026-07-28</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>Vodafone Romania S.A.</t>
+          <t>DANTE INTERNATIONAL SA</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>8971726</t>
+          <t>14399840</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J183" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K183" t="n">
-        <v>369.79</v>
+        <v>11786.75</v>
       </c>
       <c r="L183" t="n">
-        <v>77.66</v>
+        <v>2475.22</v>
       </c>
       <c r="M183" t="n">
-        <v>447.45</v>
+        <v>14261.97</v>
       </c>
       <c r="N183" t="n">
-        <v>447.45</v>
+        <v>14261.97</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>TKR260300659439</t>
+          <t>380513</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>380</t>
+          <t>751</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-07-25</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-07-25</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>ORANGE ROMANIA SA</t>
+          <t>Continental Hotels SA Bucuresti - Sucursala Arad</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>9010105</t>
+          <t>1559737</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J184" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K184" t="n">
-        <v>402.81</v>
+        <v>492.79</v>
       </c>
       <c r="L184" t="n">
-        <v>84.59</v>
+        <v>54.21</v>
       </c>
       <c r="M184" t="n">
-        <v>487.4</v>
+        <v>547</v>
       </c>
       <c r="N184" t="n">
-        <v>487.4</v>
+        <v>547</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>EAUC nr. 326360</t>
+          <t>ELKR965309</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>751</t>
+          <t>380</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-07-24</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-08-23</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>AUCHAN ROMANIA SA</t>
+          <t>ELKOTech Romania S.R.L.</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>17233051</t>
+          <t>11553022</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>Fastbit SRL</t>
+          <t>FASTBIT S.R.L.</t>
         </is>
       </c>
       <c r="J185" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K185" t="n">
-        <v>452.92</v>
+        <v>1221.74</v>
       </c>
       <c r="L185" t="n">
-        <v>86.3</v>
+        <v>256.57</v>
       </c>
       <c r="M185" t="n">
-        <v>539.22</v>
+        <v>1478.31</v>
       </c>
       <c r="N185" t="n">
-        <v>539.22</v>
+        <v>1478.31</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>AUC AXXVI82225</t>
+          <t>TCFR 7463</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>751</t>
+          <t>380</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-07-24</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-08-03</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>AUCHAN ROMANIA SA</t>
+          <t>SC topcode SRL</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>17233051</t>
+          <t>24779898</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>FASTBIT SRL</t>
+          <t>SC Fastbit SRL</t>
         </is>
       </c>
       <c r="J186" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K186" t="n">
-        <v>159.49</v>
+        <v>196.07</v>
       </c>
       <c r="L186" t="n">
-        <v>33.49</v>
+        <v>41.17</v>
       </c>
       <c r="M186" t="n">
-        <v>192.98</v>
+        <v>237.24</v>
       </c>
       <c r="N186" t="n">
-        <v>192.98</v>
+        <v>237.24</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>EMKT665011</t>
+          <t>K-MKTP-32141850</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-07-24</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-07-26</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>ELMA IMPEX S.R.L.</t>
+          <t>DANTE INTERNATIONAL SA</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>6512360</t>
+          <t>14399840</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J187" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K187" t="n">
-        <v>32.6</v>
+        <v>11.56</v>
       </c>
       <c r="L187" t="n">
-        <v>6.84</v>
+        <v>2.42</v>
       </c>
       <c r="M187" t="n">
-        <v>39.44</v>
+        <v>13.98</v>
       </c>
       <c r="N187" t="n">
-        <v>39.44</v>
+        <v>13.98</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>AXL174116</t>
+          <t>IM1526</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>380</t>
+          <t>751</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-07-24</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>2026-04-18</t>
+          <t>2026-08-08</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>AXEL SOFT IT GROUP SRL</t>
+          <t>SILGEDA GOLD SRL</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>14594957</t>
+          <t>8154200</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>FASTBIT</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J188" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K188" t="n">
-        <v>1462.74</v>
+        <v>2066.12</v>
       </c>
       <c r="L188" t="n">
-        <v>307.18</v>
+        <v>433.88</v>
       </c>
       <c r="M188" t="n">
-        <v>1769.92</v>
+        <v>2500</v>
       </c>
       <c r="N188" t="n">
-        <v>1769.92</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>0091200472</t>
+          <t>NT 962</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-07-24</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>2026-05-03</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>LASTING System S.A.</t>
+          <t>NOVAMBIENT SRL</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>6102484</t>
+          <t>9184756</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>FASTBIT S.R.L.</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J189" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K189" t="n">
-        <v>20127.36</v>
+        <v>595.04</v>
       </c>
       <c r="L189" t="n">
-        <v>4226.75</v>
+        <v>124.96</v>
       </c>
       <c r="M189" t="n">
-        <v>24354.11</v>
+        <v>720</v>
       </c>
       <c r="N189" t="n">
-        <v>24354.11</v>
+        <v>720</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>2621939278</t>
+          <t>MPF21040975</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-07-24</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>2026-04-18</t>
+          <t>2026-08-23</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>SC MOL Romania Petroleum Products SRL</t>
+          <t>MONDO PLAST SRL</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>7745470</t>
+          <t>12755240</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
-          <t>Fastbit S.R.L.</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J190" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K190" t="n">
-        <v>2040.57</v>
+        <v>150</v>
       </c>
       <c r="L190" t="n">
-        <v>428.52</v>
+        <v>31.5</v>
       </c>
       <c r="M190" t="n">
-        <v>2469.09</v>
+        <v>181.5</v>
       </c>
       <c r="N190" t="n">
-        <v>2469.09</v>
+        <v>181.5</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>241056836</t>
+          <t>9003598272</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-07-24</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>2026-05-03</t>
+          <t>2026-08-14</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>Senetic Distribution S.R.L.</t>
+          <t>Network One Distribution S.R.L.</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>35620943</t>
+          <t>15056387</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>FASTBIT S.R.L.</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J191" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K191" t="n">
-        <v>2074.15</v>
+        <v>1426.28</v>
       </c>
       <c r="L191" t="n">
-        <v>435.57</v>
+        <v>299.52</v>
       </c>
       <c r="M191" t="n">
-        <v>2509.72</v>
+        <v>1725.8</v>
       </c>
       <c r="N191" t="n">
-        <v>2509.72</v>
+        <v>1725.8</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>A2025-5801</t>
+          <t>241060464</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-07-23</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>2026-05-03</t>
+          <t>2026-08-22</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>SC LAPTOP DIRECT PARTS SRL</t>
+          <t>Senetic Distribution S.R.L.</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>50905090</t>
+          <t>35620943</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>FASTBIT SRL</t>
+          <t>FASTBIT S.R.L.</t>
         </is>
       </c>
       <c r="J192" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K192" t="n">
-        <v>-155</v>
+        <v>329.62</v>
       </c>
       <c r="L192" t="n">
-        <v>-32.55</v>
+        <v>69.22</v>
       </c>
       <c r="M192" t="n">
-        <v>-187.55</v>
+        <v>398.84</v>
       </c>
       <c r="N192" t="n">
-        <v>-187.55</v>
+        <v>398.84</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>LES 19876</t>
+          <t>BP EM 0563222</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-07-23</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>2026-05-02</t>
+          <t>2026-07-30</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>S.C. L&amp;E Solutions S.R.L.</t>
+          <t>BrandPaper Company SRL</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>16684355</t>
+          <t>34337320</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J193" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K193" t="n">
-        <v>670.65</v>
+        <v>22.13</v>
       </c>
       <c r="L193" t="n">
-        <v>140.84</v>
+        <v>4.65</v>
       </c>
       <c r="M193" t="n">
-        <v>811.49</v>
+        <v>26.78</v>
       </c>
       <c r="N193" t="n">
-        <v>811.49</v>
+        <v>26.78</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>FITM 41638</t>
+          <t>JAT028185369</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-07-23</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>2026-04-22</t>
+          <t>2026-08-06</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>INFINILINK SRL</t>
+          <t>Orange Romania S.A.</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>25867645</t>
+          <t>9010105</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>FASTBIT S.R.L.</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J194" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K194" t="n">
-        <v>1075.78</v>
+        <v>1067.62</v>
       </c>
       <c r="L194" t="n">
-        <v>225.91</v>
+        <v>199.52</v>
       </c>
       <c r="M194" t="n">
-        <v>1301.69</v>
+        <v>1267.14</v>
       </c>
       <c r="N194" t="n">
-        <v>1301.69</v>
+        <v>1267.14</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>ATX-037257077</t>
+          <t>DTC nr. 0006</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-07-23</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-08-22</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>ALTEX ROMANIA SRL</t>
+          <t>DATACLOUD RO S.R.L.</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>2864518</t>
+          <t>54395376</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J195" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K195" t="n">
-        <v>454.54</v>
+        <v>13097.25</v>
       </c>
       <c r="L195" t="n">
-        <v>95.45</v>
+        <v>2750.42</v>
       </c>
       <c r="M195" t="n">
-        <v>549.99</v>
+        <v>15847.67</v>
       </c>
       <c r="N195" t="n">
-        <v>549.99</v>
+        <v>15847.67</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>AXL174086</t>
+          <t>PUC1483872</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-07-22</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>2026-04-17</t>
+          <t>2026-07-29</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>AXEL SOFT IT GROUP SRL</t>
+          <t>Zaniat Com</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>14594957</t>
+          <t>18646234</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>FASTBIT</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J196" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K196" t="n">
-        <v>323.13</v>
+        <v>308.07</v>
       </c>
       <c r="L196" t="n">
-        <v>67.86</v>
+        <v>33.89</v>
       </c>
       <c r="M196" t="n">
-        <v>390.99</v>
+        <v>341.96</v>
       </c>
       <c r="N196" t="n">
-        <v>390.99</v>
+        <v>341.96</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>0091200361</t>
+          <t>AXPM30065</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-07-22</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>2026-05-02</t>
+          <t>2026-07-22</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>LASTING System S.A.</t>
+          <t>D AUTO XPERT S.R.L.</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>6102484</t>
+          <t>23246269</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>FASTBIT S.R.L.</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J197" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K197" t="n">
-        <v>1209.45</v>
+        <v>356.61</v>
       </c>
       <c r="L197" t="n">
-        <v>253.98</v>
+        <v>74.89</v>
       </c>
       <c r="M197" t="n">
-        <v>1463.43</v>
+        <v>431.5</v>
       </c>
       <c r="N197" t="n">
-        <v>1463.43</v>
+        <v>431.5</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>657926</t>
+          <t>FAN03737704</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-07-22</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>2026-04-17</t>
+          <t>2026-07-22</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>Bolt Operations OÜ</t>
+          <t>Fanplace IT SRL</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>42717800</t>
+          <t>31962960</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>FASTBIT SRL</t>
+          <t>SC FASTBIT SRL</t>
         </is>
       </c>
       <c r="J198" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K198" t="n">
-        <v>124.32</v>
+        <v>125.51</v>
       </c>
       <c r="L198" t="n">
-        <v>26.1</v>
+        <v>26.35</v>
       </c>
       <c r="M198" t="n">
-        <v>150.42</v>
+        <v>151.86</v>
       </c>
       <c r="N198" t="n">
-        <v>150.42</v>
+        <v>151.86</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>0091200346</t>
+          <t>FGBACCJI-03-2026-0001084</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
-[...6 lines deleted...]
-      </c>
+          <t>2026-07-22</t>
+        </is>
+      </c>
+      <c r="E199" t="inlineStr"/>
       <c r="F199" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>LASTING System S.A.</t>
+          <t>UNGURUŞAN MARIUS-ADRIAN PERSOANĂ FIZICĂ AUTORIZATĂ</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>6102484</t>
+          <t>54048873</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>FASTBIT S.R.L.</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J199" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K199" t="n">
-        <v>9921.059999999999</v>
+        <v>29.95</v>
       </c>
       <c r="L199" t="n">
-        <v>2083.42</v>
+        <v>0</v>
       </c>
       <c r="M199" t="n">
-        <v>12004.48</v>
+        <v>29.95</v>
       </c>
       <c r="N199" t="n">
-        <v>12004.48</v>
+        <v>0</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>PMC00765007</t>
+          <t>ECM AXXVI5522</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>380</t>
+          <t>751</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-07-22</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-07-23</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>PMC Group Distributie S.R.L.</t>
+          <t>AUCHAN ROMANIA SA</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>17116469</t>
+          <t>17233051</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>FASTBIT</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J200" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K200" t="n">
-        <v>34.33</v>
+        <v>422.47</v>
       </c>
       <c r="L200" t="n">
-        <v>7.21</v>
+        <v>80.04000000000001</v>
       </c>
       <c r="M200" t="n">
-        <v>41.54</v>
+        <v>502.51</v>
       </c>
       <c r="N200" t="n">
-        <v>41.54</v>
+        <v>502.51</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>AXL_MSP00545</t>
+          <t>FIHAAHAG-03-2026-0002277</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
-[...6 lines deleted...]
-      </c>
+          <t>2026-07-22</t>
+        </is>
+      </c>
+      <c r="E201" t="inlineStr"/>
       <c r="F201" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>AXEL SOFT IT GROUP SRL</t>
+          <t>NICOLIN FLORIN-RADOVAN PERSOANĂ FIZICĂ AUTORIZATĂ</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>14594957</t>
+          <t>54055412</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>FASTBIT</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J201" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K201" t="n">
-        <v>304.98</v>
+        <v>33.93</v>
       </c>
       <c r="L201" t="n">
-        <v>64.05</v>
+        <v>0</v>
       </c>
       <c r="M201" t="n">
-        <v>369.03</v>
+        <v>33.93</v>
       </c>
       <c r="N201" t="n">
-        <v>369.03</v>
+        <v>0</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>FLXONL000120049</t>
+          <t>9003594886</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-07-21</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-08-11</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>FLAX COMPUTERS S.R.L.</t>
+          <t>Network One Distribution S.R.L.</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>14639030</t>
+          <t>15056387</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J202" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K202" t="n">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="L202" t="n">
-        <v>0</v>
+        <v>3.15</v>
       </c>
       <c r="M202" t="n">
-        <v>0</v>
+        <v>18.15</v>
       </c>
       <c r="N202" t="n">
-        <v>0</v>
+        <v>18.15</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>BI109278</t>
+          <t>BSMC10140</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-07-21</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-07-31</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>ROEL SRL</t>
+          <t>BUSINESS SMC SERVICE SRL</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>1596786</t>
+          <t>24351300</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J203" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K203" t="n">
-        <v>43489</v>
+        <v>350</v>
       </c>
       <c r="L203" t="n">
-        <v>9132.690000000001</v>
+        <v>73.5</v>
       </c>
       <c r="M203" t="n">
-        <v>52621.69</v>
+        <v>423.5</v>
       </c>
       <c r="N203" t="n">
-        <v>52621.69</v>
+        <v>423.5</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>DNDC FFR 587</t>
+          <t>9003593867</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-07-21</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>2026-04-16</t>
+          <t>2026-08-11</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>SC DataNode DC SRL</t>
+          <t>Network One Distribution S.R.L.</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>49381528</t>
+          <t>15056387</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>SC Fastbit SRL</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J204" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K204" t="n">
-        <v>12274.62</v>
+        <v>934.26</v>
       </c>
       <c r="L204" t="n">
-        <v>2577.67</v>
+        <v>196.19</v>
       </c>
       <c r="M204" t="n">
-        <v>14852.29</v>
+        <v>1130.45</v>
       </c>
       <c r="N204" t="n">
-        <v>14852.29</v>
+        <v>1130.45</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>EUINRO26-97036</t>
+          <t>241060346</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-07-21</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-08-20</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>EUR</t>
+          <t>RON</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>Amazon Web Services EMEA SARL Luxemburg Sucursala Bucuresti</t>
+          <t>Senetic Distribution S.R.L.</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>42960484</t>
+          <t>35620943</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
-          <t>FASTBIT SRL</t>
+          <t>FASTBIT S.R.L.</t>
         </is>
       </c>
       <c r="J205" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K205" t="n">
-        <v>0</v>
+        <v>1719.18</v>
       </c>
       <c r="L205" t="n">
-        <v>0</v>
+        <v>361.03</v>
       </c>
       <c r="M205" t="n">
-        <v>0</v>
+        <v>2080.21</v>
       </c>
       <c r="N205" t="n">
-        <v>0</v>
+        <v>2080.21</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>549</t>
+          <t>ST-6540</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-07-20</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-07-20</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>ECO SOFTWARE CONSULTING SRL</t>
+          <t>TBF APPS S.R.L.</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>31641676</t>
+          <t>41670067</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t>FASTBIT SRL</t>
+          <t>FASTBIT SRL (CUI:RO15390696)</t>
         </is>
       </c>
       <c r="J206" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K206" t="n">
-        <v>15500</v>
+        <v>479</v>
       </c>
       <c r="L206" t="n">
-        <v>0</v>
+        <v>100.59</v>
       </c>
       <c r="M206" t="n">
-        <v>15500</v>
+        <v>579.59</v>
       </c>
       <c r="N206" t="n">
-        <v>15500</v>
+        <v>579.59</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>G7 678032</t>
+          <t>26EI12506026</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-07-18</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-08-03</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>G7 DYNAMICS SRL</t>
+          <t>PPC Energie S.A.</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>53790970</t>
+          <t>22000460</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J207" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K207" t="n">
-        <v>3110.33</v>
+        <v>341.13</v>
       </c>
       <c r="L207" t="n">
-        <v>653.17</v>
+        <v>71.22</v>
       </c>
       <c r="M207" t="n">
-        <v>3763.5</v>
+        <v>412.35</v>
       </c>
       <c r="N207" t="n">
-        <v>3763.5</v>
+        <v>412.35</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>F121050626-07676</t>
+          <t>26EI12506024</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-07-18</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-08-17</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>ALTEX ROMANIA SRL</t>
+          <t>PPC Energie S.A.</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>2864518</t>
+          <t>22000460</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J208" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K208" t="n">
-        <v>991.72</v>
+        <v>556.55</v>
       </c>
       <c r="L208" t="n">
-        <v>208.26</v>
+        <v>116.88</v>
       </c>
       <c r="M208" t="n">
-        <v>1199.98</v>
+        <v>673.4299999999999</v>
       </c>
       <c r="N208" t="n">
-        <v>1199.98</v>
+        <v>673.4299999999999</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>9003493320</t>
+          <t>26EI12506025</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-07-18</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>2026-04-21</t>
+          <t>2026-08-17</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>Network One Distribution S.R.L.</t>
+          <t>PPC Energie S.A.</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>15056387</t>
+          <t>22000460</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J209" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K209" t="n">
-        <v>15</v>
+        <v>2934.36</v>
       </c>
       <c r="L209" t="n">
-        <v>3.15</v>
+        <v>616.22</v>
       </c>
       <c r="M209" t="n">
-        <v>18.15</v>
+        <v>3550.58</v>
       </c>
       <c r="N209" t="n">
-        <v>18.15</v>
+        <v>3550.58</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>0091200275</t>
+          <t>ELKR964474</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-07-17</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-08-16</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>LASTING System S.A.</t>
+          <t>ELKOTech Romania S.R.L.</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>6102484</t>
+          <t>11553022</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
           <t>FASTBIT S.R.L.</t>
         </is>
       </c>
       <c r="J210" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K210" t="n">
-        <v>4960.63</v>
+        <v>7487.76</v>
       </c>
       <c r="L210" t="n">
-        <v>1041.73</v>
+        <v>1572.43</v>
       </c>
       <c r="M210" t="n">
-        <v>6002.36</v>
+        <v>9060.190000000001</v>
       </c>
       <c r="N210" t="n">
-        <v>6002.36</v>
+        <v>9060.190000000001</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>CSPINV2600317</t>
+          <t>0091204894</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-07-17</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>2026-04-15</t>
+          <t>2026-08-16</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>Logicom Information Technology Distribution SRL</t>
+          <t>LASTING System S.A.</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>21457090</t>
+          <t>6102484</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
           <t>FASTBIT S.R.L.</t>
         </is>
       </c>
       <c r="J211" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K211" t="n">
-        <v>804.05</v>
+        <v>6376.55</v>
       </c>
       <c r="L211" t="n">
-        <v>168.85</v>
+        <v>1339.08</v>
       </c>
       <c r="M211" t="n">
-        <v>972.9</v>
+        <v>7715.63</v>
       </c>
       <c r="N211" t="n">
-        <v>972.9</v>
+        <v>7715.63</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>FLXONL000120003</t>
+          <t>TM1 110920</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-07-17</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-07-17</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>FLAX COMPUTERS S.R.L.</t>
+          <t>PRED SMY SRL</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>14639030</t>
+          <t>18084012</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J212" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K212" t="n">
-        <v>81.31</v>
+        <v>8369.200000000001</v>
       </c>
       <c r="L212" t="n">
-        <v>17.07</v>
+        <v>1757.53</v>
       </c>
       <c r="M212" t="n">
-        <v>98.38</v>
+        <v>10126.73</v>
       </c>
       <c r="N212" t="n">
-        <v>98.38</v>
+        <v>10126.73</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>FLXONL000119947</t>
+          <t>2621977781</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-07-17</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-08-01</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>FLAX COMPUTERS S.R.L.</t>
+          <t>SC MOL Romania Petroleum Products SRL</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>14639030</t>
+          <t>7745470</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
-          <t>FASTBIT SRL</t>
+          <t>Fastbit S.R.L.</t>
         </is>
       </c>
       <c r="J213" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K213" t="n">
-        <v>262.59</v>
+        <v>3285.42</v>
       </c>
       <c r="L213" t="n">
-        <v>55.14</v>
+        <v>689.9400000000001</v>
       </c>
       <c r="M213" t="n">
-        <v>317.73</v>
+        <v>3975.36</v>
       </c>
       <c r="N213" t="n">
-        <v>317.73</v>
+        <v>3975.36</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>FLXONL000119912</t>
+          <t>TM1 110919</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-07-17</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-07-17</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>FLAX COMPUTERS S.R.L.</t>
+          <t>PRED SMY SRL</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>14639030</t>
+          <t>18084012</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J214" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K214" t="n">
-        <v>12157.17</v>
+        <v>3573.97</v>
       </c>
       <c r="L214" t="n">
-        <v>2553.01</v>
+        <v>750.53</v>
       </c>
       <c r="M214" t="n">
-        <v>14710.18</v>
+        <v>4324.5</v>
       </c>
       <c r="N214" t="n">
-        <v>14710.18</v>
+        <v>4324.5</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>9003492999</t>
+          <t>2027/1700286749</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-07-17</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>2026-04-21</t>
+          <t>2026-07-17</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>Network One Distribution S.R.L.</t>
+          <t>OLX Online Services SRL</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>15056387</t>
+          <t>22457535</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J215" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K215" t="n">
-        <v>84.56999999999999</v>
+        <v>14.88</v>
       </c>
       <c r="L215" t="n">
-        <v>17.76</v>
+        <v>3.12</v>
       </c>
       <c r="M215" t="n">
-        <v>102.33</v>
+        <v>18</v>
       </c>
       <c r="N215" t="n">
-        <v>102.33</v>
+        <v>18</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>MK641</t>
+          <t>AXL176389</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-07-17</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-08-01</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>S.C. MACO HOSPITALITY S.R.L.</t>
+          <t>AXEL SOFT IT GROUP SRL</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>34045767</t>
+          <t>14594957</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t>FASTBIT SRL</t>
+          <t>FASTBIT</t>
         </is>
       </c>
       <c r="J216" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K216" t="n">
-        <v>126.13</v>
+        <v>5209.58</v>
       </c>
       <c r="L216" t="n">
-        <v>13.87</v>
+        <v>1094.01</v>
       </c>
       <c r="M216" t="n">
-        <v>140</v>
+        <v>6303.59</v>
       </c>
       <c r="N216" t="n">
-        <v>140</v>
+        <v>6303.59</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>GIIHGFDB-03-2026-0004472</t>
+          <t>FAN03726380</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
-[...2 lines deleted...]
-      <c r="E217" t="inlineStr"/>
+          <t>2026-07-17</t>
+        </is>
+      </c>
+      <c r="E217" t="inlineStr">
+        <is>
+          <t>2026-07-17</t>
+        </is>
+      </c>
       <c r="F217" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>KCP MOBILITY ZERO S.R.L.</t>
+          <t>Fanplace IT SRL</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t>52746446</t>
+          <t>31962960</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>FASTBIT SRL</t>
+          <t>SC FASTBIT SRL</t>
         </is>
       </c>
       <c r="J217" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K217" t="n">
-        <v>30.94</v>
+        <v>3953.72</v>
       </c>
       <c r="L217" t="n">
-        <v>0</v>
+        <v>830.28</v>
       </c>
       <c r="M217" t="n">
-        <v>30.94</v>
+        <v>4784</v>
       </c>
       <c r="N217" t="n">
-        <v>0</v>
+        <v>4784</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>9003491434</t>
+          <t>2027/1600352744</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-07-17</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>2026-04-20</t>
+          <t>2026-07-17</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>Network One Distribution S.R.L.</t>
+          <t>OLX Online Services SRL</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>15056387</t>
+          <t>22457535</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J218" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K218" t="n">
-        <v>1597.28</v>
+        <v>21.48</v>
       </c>
       <c r="L218" t="n">
-        <v>335.43</v>
+        <v>4.51</v>
       </c>
       <c r="M218" t="n">
-        <v>1932.71</v>
+        <v>25.99</v>
       </c>
       <c r="N218" t="n">
-        <v>1932.71</v>
+        <v>25.99</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>9003491859</t>
+          <t>DKTF2026055</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-07-16</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>2026-04-20</t>
+          <t>2026-07-16</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>Network One Distribution S.R.L.</t>
+          <t>S.C.DOMOKIT SRL</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>15056387</t>
+          <t>28985106</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J219" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K219" t="n">
-        <v>735.11</v>
+        <v>2560</v>
       </c>
       <c r="L219" t="n">
-        <v>154.37</v>
+        <v>537.6</v>
       </c>
       <c r="M219" t="n">
-        <v>889.48</v>
+        <v>3097.6</v>
       </c>
       <c r="N219" t="n">
-        <v>889.48</v>
+        <v>3097.6</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>BDT 3610685</t>
+          <t>4903009312</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-07-15</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-08-14</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>BRAND DESIGN TEAM SRL</t>
+          <t>CRAYON SOFTWARE EXPERTS ROMANIA S.R.L.</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t>38170983</t>
+          <t>41889483</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J220" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K220" t="n">
-        <v>367.77</v>
+        <v>10927.43</v>
       </c>
       <c r="L220" t="n">
-        <v>77.23</v>
+        <v>2294.76</v>
       </c>
       <c r="M220" t="n">
-        <v>445</v>
+        <v>13222.19</v>
       </c>
       <c r="N220" t="n">
-        <v>445</v>
+        <v>13222.19</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>75440897</t>
+          <t>241060134</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-07-15</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2026-08-14</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>ALSO Technology Romania SRL</t>
+          <t>Senetic Distribution S.R.L.</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>32429907</t>
+          <t>35620943</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>FASTBIT SRL</t>
+          <t>FASTBIT S.R.L.</t>
         </is>
       </c>
       <c r="J221" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K221" t="n">
-        <v>34735.21</v>
+        <v>926.27</v>
       </c>
       <c r="L221" t="n">
-        <v>7294.39</v>
+        <v>194.52</v>
       </c>
       <c r="M221" t="n">
-        <v>42029.6</v>
+        <v>1120.79</v>
       </c>
       <c r="N221" t="n">
-        <v>42029.6</v>
+        <v>1120.79</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>0091200140</t>
+          <t>182602344</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-07-15</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2026-08-29</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>LASTING System S.A.</t>
+          <t>ALEF DISTRIBUTION RO SA</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>6102484</t>
+          <t>37561959</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>FASTBIT S.R.L.</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J222" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K222" t="n">
-        <v>64715.08</v>
+        <v>63532.07</v>
       </c>
       <c r="L222" t="n">
-        <v>0</v>
+        <v>13341.73</v>
       </c>
       <c r="M222" t="n">
-        <v>64715.08</v>
+        <v>76873.8</v>
       </c>
       <c r="N222" t="n">
-        <v>64715.08</v>
+        <v>76873.8</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>EXN20260488</t>
+          <t>9003588142</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-07-15</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2026-08-05</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>Exclusive Networks Technology Romania SRL</t>
+          <t>Network One Distribution S.R.L.</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>21711588</t>
+          <t>15056387</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J223" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K223" t="n">
-        <v>5675.69</v>
+        <v>4270.33</v>
       </c>
       <c r="L223" t="n">
-        <v>1191.89</v>
+        <v>896.77</v>
       </c>
       <c r="M223" t="n">
-        <v>6867.58</v>
+        <v>5167.1</v>
       </c>
       <c r="N223" t="n">
-        <v>6867.58</v>
+        <v>5167.1</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>241056707</t>
+          <t>TMCL6811442920</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-07-15</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2026-07-15</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>Senetic Distribution S.R.L.</t>
+          <t>UP ROMANIA SRL</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>35620943</t>
+          <t>14774435</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t>FASTBIT S.R.L.</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J224" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K224" t="n">
-        <v>8600.93</v>
+        <v>7029.6</v>
       </c>
       <c r="L224" t="n">
-        <v>1806.2</v>
+        <v>14.62</v>
       </c>
       <c r="M224" t="n">
-        <v>10407.13</v>
+        <v>7044.22</v>
       </c>
       <c r="N224" t="n">
-        <v>10407.13</v>
+        <v>7044.22</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>GGBBBIGD-03-2026-0001096</t>
+          <t>SB nr. 13011</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
-[...2 lines deleted...]
-      <c r="E225" t="inlineStr"/>
+          <t>2026-07-15</t>
+        </is>
+      </c>
+      <c r="E225" t="inlineStr">
+        <is>
+          <t>2026-08-14</t>
+        </is>
+      </c>
       <c r="F225" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>KCP MOBILITY NINETEEN S.R.L.</t>
+          <t>GEMCARD SERVICES SRL</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>52723060</t>
+          <t>31087725</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J225" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K225" t="n">
-        <v>33.94</v>
+        <v>399.9</v>
       </c>
       <c r="L225" t="n">
-        <v>0</v>
+        <v>83.98</v>
       </c>
       <c r="M225" t="n">
-        <v>33.94</v>
+        <v>483.88</v>
       </c>
       <c r="N225" t="n">
-        <v>0</v>
+        <v>483.88</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>269116043347</t>
+          <t>TMCL6811441957</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>DANTE INTERNATIONAL SA</t>
+          <t>UP ROMANIA SRL</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>14399840</t>
+          <t>14774435</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J226" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K226" t="n">
-        <v>214.87</v>
+        <v>0.83</v>
       </c>
       <c r="L226" t="n">
-        <v>45.12</v>
+        <v>0.17</v>
       </c>
       <c r="M226" t="n">
-        <v>259.99</v>
+        <v>1</v>
       </c>
       <c r="N226" t="n">
-        <v>259.99</v>
+        <v>1</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>A2025-5743</t>
+          <t>FPO2</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2026-07-28</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>SC LAPTOP DIRECT PARTS SRL</t>
+          <t>MOXXY S.R.L.</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>50905090</t>
+          <t>49841871</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J227" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K227" t="n">
-        <v>155</v>
+        <v>2591.51</v>
       </c>
       <c r="L227" t="n">
-        <v>32.55</v>
+        <v>415.48</v>
       </c>
       <c r="M227" t="n">
-        <v>187.55</v>
+        <v>3006.99</v>
       </c>
       <c r="N227" t="n">
-        <v>187.55</v>
+        <v>0</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>8280464097</t>
+          <t>NTBRO nr. 012562</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-07-13</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2026-07-13</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>TD SYNNEX Bucharest SRL</t>
+          <t>ROMAV COMUNICATII SRL</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t>21267001</t>
+          <t>30645238</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J228" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K228" t="n">
-        <v>1521.48</v>
+        <v>1086.54</v>
       </c>
       <c r="L228" t="n">
-        <v>319.51</v>
+        <v>228.17</v>
       </c>
       <c r="M228" t="n">
-        <v>1840.99</v>
+        <v>1314.71</v>
       </c>
       <c r="N228" t="n">
-        <v>1840.99</v>
+        <v>1314.71</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>DEV nr. 0006</t>
+          <t>BF-MDCA-48991935</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>380</t>
+          <t>751</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>DEVOPS MAGIC SRL</t>
+          <t>MEDICIS S.A.</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>37834528</t>
+          <t>9299080</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J229" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K229" t="n">
-        <v>82.64</v>
+        <v>250</v>
       </c>
       <c r="L229" t="n">
-        <v>17.36</v>
+        <v>0</v>
       </c>
       <c r="M229" t="n">
-        <v>100</v>
+        <v>250</v>
       </c>
       <c r="N229" t="n">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>AXL173937</t>
+          <t>K-MKTP-29518547</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>2026-04-11</t>
+          <t>2026-05-28</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>AXEL SOFT IT GROUP SRL</t>
+          <t>DANTE INTERNATIONAL SA</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t>14594957</t>
+          <t>14399840</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>FASTBIT</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J230" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K230" t="n">
-        <v>107.66</v>
+        <v>10.74</v>
       </c>
       <c r="L230" t="n">
-        <v>22.61</v>
+        <v>2.25</v>
       </c>
       <c r="M230" t="n">
-        <v>130.27</v>
+        <v>12.99</v>
       </c>
       <c r="N230" t="n">
-        <v>130.27</v>
+        <v>12.99</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>F121050526-05019</t>
+          <t>26EI08911959</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>751</t>
+          <t>380</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-05-25</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-06-24</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>ALTEX ROMANIA SRL</t>
+          <t>PPC Energie S.A.</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>2864518</t>
+          <t>22000460</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J231" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K231" t="n">
-        <v>107.43</v>
+        <v>520.7</v>
       </c>
       <c r="L231" t="n">
-        <v>22.56</v>
+        <v>109.35</v>
       </c>
       <c r="M231" t="n">
-        <v>129.99</v>
+        <v>630.05</v>
       </c>
       <c r="N231" t="n">
-        <v>129.99</v>
+        <v>630.05</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>AXL173930</t>
+          <t>75446219</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-05-25</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>2026-04-11</t>
+          <t>2026-06-24</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>AXEL SOFT IT GROUP SRL</t>
+          <t>ALSO Technology Romania SRL</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>14594957</t>
+          <t>32429907</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>FASTBIT</t>
+          <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J232" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K232" t="n">
-        <v>2079</v>
+        <v>9451</v>
       </c>
       <c r="L232" t="n">
-        <v>436.59</v>
+        <v>1984.71</v>
       </c>
       <c r="M232" t="n">
-        <v>2515.59</v>
+        <v>11435.71</v>
       </c>
       <c r="N232" t="n">
-        <v>2515.59</v>
+        <v>11435.71</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>CLC20240243</t>
+          <t>26EI08934125</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-05-25</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-06-24</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>CAZAN LAURA-CORINA - CABINET DE AVOCAT</t>
+          <t>PPC Energie S.A.</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>26088384</t>
+          <t>22000460</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J233" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K233" t="n">
-        <v>1657</v>
+        <v>2110.33</v>
       </c>
       <c r="L233" t="n">
-        <v>0</v>
+        <v>443.17</v>
       </c>
       <c r="M233" t="n">
-        <v>1657</v>
+        <v>2553.5</v>
       </c>
       <c r="N233" t="n">
-        <v>1657</v>
+        <v>2553.5</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>CLC20240240</t>
+          <t>26EI08953529</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-05-25</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-06-09</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
           <t>RON</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>CAZAN LAURA-CORINA - CABINET DE AVOCAT</t>
+          <t>PPC Energie S.A.</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>26088384</t>
+          <t>22000460</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
           <t>FASTBIT SRL</t>
         </is>
       </c>
       <c r="J234" t="inlineStr">
         <is>
           <t>15390696</t>
         </is>
       </c>
       <c r="K234" t="n">
-        <v>900</v>
+        <v>342.72</v>
       </c>
       <c r="L234" t="n">
-        <v>0</v>
+        <v>71.97</v>
       </c>
       <c r="M234" t="n">
-        <v>900</v>
+        <v>414.69</v>
       </c>
       <c r="N234" t="n">
-        <v>900</v>
+        <v>414.69</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
           <t>incoming</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
+          <t>TM1 110571</t>
+        </is>
+      </c>
+      <c r="C235" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D235" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="E235" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="F235" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G235" t="inlineStr">
+        <is>
+          <t>PRED SMY SRL</t>
+        </is>
+      </c>
+      <c r="H235" t="inlineStr">
+        <is>
+          <t>18084012</t>
+        </is>
+      </c>
+      <c r="I235" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J235" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K235" t="n">
+        <v>8369.200000000001</v>
+      </c>
+      <c r="L235" t="n">
+        <v>1757.53</v>
+      </c>
+      <c r="M235" t="n">
+        <v>10126.73</v>
+      </c>
+      <c r="N235" t="n">
+        <v>10126.73</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B236" t="inlineStr">
+        <is>
+          <t>AXL175265</t>
+        </is>
+      </c>
+      <c r="C236" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D236" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="E236" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="F236" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G236" t="inlineStr">
+        <is>
+          <t>AXEL SOFT IT GROUP SRL</t>
+        </is>
+      </c>
+      <c r="H236" t="inlineStr">
+        <is>
+          <t>14594957</t>
+        </is>
+      </c>
+      <c r="I236" t="inlineStr">
+        <is>
+          <t>FASTBIT</t>
+        </is>
+      </c>
+      <c r="J236" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K236" t="n">
+        <v>1894.53</v>
+      </c>
+      <c r="L236" t="n">
+        <v>397.85</v>
+      </c>
+      <c r="M236" t="n">
+        <v>2292.38</v>
+      </c>
+      <c r="N236" t="n">
+        <v>2292.38</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B237" t="inlineStr">
+        <is>
+          <t>JAT019764757</t>
+        </is>
+      </c>
+      <c r="C237" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D237" t="inlineStr">
+        <is>
+          <t>2026-05-23</t>
+        </is>
+      </c>
+      <c r="E237" t="inlineStr">
+        <is>
+          <t>2026-06-06</t>
+        </is>
+      </c>
+      <c r="F237" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G237" t="inlineStr">
+        <is>
+          <t>Orange Romania S.A.</t>
+        </is>
+      </c>
+      <c r="H237" t="inlineStr">
+        <is>
+          <t>9010105</t>
+        </is>
+      </c>
+      <c r="I237" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J237" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K237" t="n">
+        <v>1937.47</v>
+      </c>
+      <c r="L237" t="n">
+        <v>382.32</v>
+      </c>
+      <c r="M237" t="n">
+        <v>2319.79</v>
+      </c>
+      <c r="N237" t="n">
+        <v>2319.79</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B238" t="inlineStr">
+        <is>
+          <t>MS EON 010236902468</t>
+        </is>
+      </c>
+      <c r="C238" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D238" t="inlineStr">
+        <is>
+          <t>2026-05-23</t>
+        </is>
+      </c>
+      <c r="E238" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
+      <c r="F238" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G238" t="inlineStr">
+        <is>
+          <t>E.ON Energie Romania S.A.</t>
+        </is>
+      </c>
+      <c r="H238" t="inlineStr">
+        <is>
+          <t>22043010</t>
+        </is>
+      </c>
+      <c r="I238" t="inlineStr">
+        <is>
+          <t>FASTBIT S.R.L.</t>
+        </is>
+      </c>
+      <c r="J238" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K238" t="n">
+        <v>61.07</v>
+      </c>
+      <c r="L238" t="n">
+        <v>12.83</v>
+      </c>
+      <c r="M238" t="n">
+        <v>73.90000000000001</v>
+      </c>
+      <c r="N238" t="n">
+        <v>73.89</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B239" t="inlineStr">
+        <is>
+          <t>WIS30035</t>
+        </is>
+      </c>
+      <c r="C239" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D239" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
+      <c r="E239" t="inlineStr">
+        <is>
+          <t>2026-06-06</t>
+        </is>
+      </c>
+      <c r="F239" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G239" t="inlineStr">
+        <is>
+          <t>WISE COMPUTER S.R.L.</t>
+        </is>
+      </c>
+      <c r="H239" t="inlineStr">
+        <is>
+          <t>36438720</t>
+        </is>
+      </c>
+      <c r="I239" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J239" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K239" t="n">
+        <v>210.74</v>
+      </c>
+      <c r="L239" t="n">
+        <v>44.26</v>
+      </c>
+      <c r="M239" t="n">
+        <v>255</v>
+      </c>
+      <c r="N239" t="n">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B240" t="inlineStr">
+        <is>
+          <t>98260060</t>
+        </is>
+      </c>
+      <c r="C240" t="inlineStr">
+        <is>
+          <t>381</t>
+        </is>
+      </c>
+      <c r="D240" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="E240" t="inlineStr"/>
+      <c r="F240" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G240" t="inlineStr">
+        <is>
+          <t>ALEF DISTRIBUTION RO SA</t>
+        </is>
+      </c>
+      <c r="H240" t="inlineStr">
+        <is>
+          <t>37561959</t>
+        </is>
+      </c>
+      <c r="I240" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J240" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K240" t="n">
+        <v>4456.82</v>
+      </c>
+      <c r="L240" t="n">
+        <v>935.9299999999999</v>
+      </c>
+      <c r="M240" t="n">
+        <v>5392.75</v>
+      </c>
+      <c r="N240" t="n">
+        <v>5392.75</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B241" t="inlineStr">
+        <is>
+          <t>8281805751</t>
+        </is>
+      </c>
+      <c r="C241" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D241" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="E241" t="inlineStr">
+        <is>
+          <t>2026-06-20</t>
+        </is>
+      </c>
+      <c r="F241" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G241" t="inlineStr">
+        <is>
+          <t>TD SYNNEX Bucharest SRL</t>
+        </is>
+      </c>
+      <c r="H241" t="inlineStr">
+        <is>
+          <t>21267001</t>
+        </is>
+      </c>
+      <c r="I241" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J241" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K241" t="n">
+        <v>1607.37</v>
+      </c>
+      <c r="L241" t="n">
+        <v>337.55</v>
+      </c>
+      <c r="M241" t="n">
+        <v>1944.92</v>
+      </c>
+      <c r="N241" t="n">
+        <v>1944.92</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B242" t="inlineStr">
+        <is>
+          <t>WIS30010</t>
+        </is>
+      </c>
+      <c r="C242" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D242" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="E242" t="inlineStr">
+        <is>
+          <t>2026-06-05</t>
+        </is>
+      </c>
+      <c r="F242" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G242" t="inlineStr">
+        <is>
+          <t>WISE COMPUTER S.R.L.</t>
+        </is>
+      </c>
+      <c r="H242" t="inlineStr">
+        <is>
+          <t>36438720</t>
+        </is>
+      </c>
+      <c r="I242" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J242" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K242" t="n">
+        <v>338.02</v>
+      </c>
+      <c r="L242" t="n">
+        <v>70.98</v>
+      </c>
+      <c r="M242" t="n">
+        <v>409</v>
+      </c>
+      <c r="N242" t="n">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B243" t="inlineStr">
+        <is>
+          <t>LES 19902</t>
+        </is>
+      </c>
+      <c r="C243" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D243" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="E243" t="inlineStr">
+        <is>
+          <t>2026-06-20</t>
+        </is>
+      </c>
+      <c r="F243" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G243" t="inlineStr">
+        <is>
+          <t>S.C. L&amp;E Solutions S.R.L.</t>
+        </is>
+      </c>
+      <c r="H243" t="inlineStr">
+        <is>
+          <t>16684355</t>
+        </is>
+      </c>
+      <c r="I243" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J243" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K243" t="n">
+        <v>689.03</v>
+      </c>
+      <c r="L243" t="n">
+        <v>144.7</v>
+      </c>
+      <c r="M243" t="n">
+        <v>833.73</v>
+      </c>
+      <c r="N243" t="n">
+        <v>833.73</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B244" t="inlineStr">
+        <is>
+          <t>MTC20230101</t>
+        </is>
+      </c>
+      <c r="C244" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D244" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="E244" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="F244" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G244" t="inlineStr">
+        <is>
+          <t>MINERVA TIM CONSULTING SRL</t>
+        </is>
+      </c>
+      <c r="H244" t="inlineStr">
+        <is>
+          <t>48154292</t>
+        </is>
+      </c>
+      <c r="I244" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J244" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K244" t="n">
+        <v>2464.3</v>
+      </c>
+      <c r="L244" t="n">
+        <v>0</v>
+      </c>
+      <c r="M244" t="n">
+        <v>2464.3</v>
+      </c>
+      <c r="N244" t="n">
+        <v>2464.3</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B245" t="inlineStr">
+        <is>
+          <t>14406500</t>
+        </is>
+      </c>
+      <c r="C245" t="inlineStr">
+        <is>
+          <t>751</t>
+        </is>
+      </c>
+      <c r="D245" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
+      <c r="E245" t="inlineStr"/>
+      <c r="F245" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G245" t="inlineStr">
+        <is>
+          <t>HORNBACH CENTRALA SRL</t>
+        </is>
+      </c>
+      <c r="H245" t="inlineStr">
+        <is>
+          <t>17777320</t>
+        </is>
+      </c>
+      <c r="I245" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J245" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K245" t="n">
+        <v>412.4</v>
+      </c>
+      <c r="L245" t="n">
+        <v>86.59999999999999</v>
+      </c>
+      <c r="M245" t="n">
+        <v>499</v>
+      </c>
+      <c r="N245" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B246" t="inlineStr">
+        <is>
+          <t>0091202367</t>
+        </is>
+      </c>
+      <c r="C246" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D246" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
+      <c r="E246" t="inlineStr">
+        <is>
+          <t>2026-06-19</t>
+        </is>
+      </c>
+      <c r="F246" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G246" t="inlineStr">
+        <is>
+          <t>LASTING System S.A.</t>
+        </is>
+      </c>
+      <c r="H246" t="inlineStr">
+        <is>
+          <t>6102484</t>
+        </is>
+      </c>
+      <c r="I246" t="inlineStr">
+        <is>
+          <t>FASTBIT S.R.L.</t>
+        </is>
+      </c>
+      <c r="J246" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K246" t="n">
+        <v>5884.88</v>
+      </c>
+      <c r="L246" t="n">
+        <v>1235.82</v>
+      </c>
+      <c r="M246" t="n">
+        <v>7120.7</v>
+      </c>
+      <c r="N246" t="n">
+        <v>7120.7</v>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B247" t="inlineStr">
+        <is>
+          <t>75445687</t>
+        </is>
+      </c>
+      <c r="C247" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D247" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
+      <c r="E247" t="inlineStr">
+        <is>
+          <t>2026-06-19</t>
+        </is>
+      </c>
+      <c r="F247" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G247" t="inlineStr">
+        <is>
+          <t>ALSO Technology Romania SRL</t>
+        </is>
+      </c>
+      <c r="H247" t="inlineStr">
+        <is>
+          <t>32429907</t>
+        </is>
+      </c>
+      <c r="I247" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J247" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K247" t="n">
+        <v>3564.88</v>
+      </c>
+      <c r="L247" t="n">
+        <v>748.62</v>
+      </c>
+      <c r="M247" t="n">
+        <v>4313.5</v>
+      </c>
+      <c r="N247" t="n">
+        <v>4313.5</v>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B248" t="inlineStr">
+        <is>
+          <t>9003534454</t>
+        </is>
+      </c>
+      <c r="C248" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D248" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
+      <c r="E248" t="inlineStr">
+        <is>
+          <t>2026-06-10</t>
+        </is>
+      </c>
+      <c r="F248" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G248" t="inlineStr">
+        <is>
+          <t>Network One Distribution S.R.L.</t>
+        </is>
+      </c>
+      <c r="H248" t="inlineStr">
+        <is>
+          <t>15056387</t>
+        </is>
+      </c>
+      <c r="I248" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J248" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K248" t="n">
+        <v>1092.07</v>
+      </c>
+      <c r="L248" t="n">
+        <v>229.33</v>
+      </c>
+      <c r="M248" t="n">
+        <v>1321.4</v>
+      </c>
+      <c r="N248" t="n">
+        <v>1321.4</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B249" t="inlineStr">
+        <is>
+          <t>NEWC nr. 24154</t>
+        </is>
+      </c>
+      <c r="C249" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D249" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
+      <c r="E249" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
+      <c r="F249" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G249" t="inlineStr">
+        <is>
+          <t>EMPORIS NETWORKS SRL</t>
+        </is>
+      </c>
+      <c r="H249" t="inlineStr">
+        <is>
+          <t>29823056</t>
+        </is>
+      </c>
+      <c r="I249" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J249" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K249" t="n">
+        <v>446.28</v>
+      </c>
+      <c r="L249" t="n">
+        <v>93.72</v>
+      </c>
+      <c r="M249" t="n">
+        <v>540</v>
+      </c>
+      <c r="N249" t="n">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B250" t="inlineStr">
+        <is>
+          <t>BSMC9997</t>
+        </is>
+      </c>
+      <c r="C250" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D250" t="inlineStr">
+        <is>
+          <t>2026-05-19</t>
+        </is>
+      </c>
+      <c r="E250" t="inlineStr">
+        <is>
+          <t>2026-05-29</t>
+        </is>
+      </c>
+      <c r="F250" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G250" t="inlineStr">
+        <is>
+          <t>BUSINESS SMC SERVICE SRL</t>
+        </is>
+      </c>
+      <c r="H250" t="inlineStr">
+        <is>
+          <t>24351300</t>
+        </is>
+      </c>
+      <c r="I250" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J250" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K250" t="n">
+        <v>350</v>
+      </c>
+      <c r="L250" t="n">
+        <v>73.5</v>
+      </c>
+      <c r="M250" t="n">
+        <v>423.5</v>
+      </c>
+      <c r="N250" t="n">
+        <v>423.5</v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B251" t="inlineStr">
+        <is>
+          <t>MPF21039105</t>
+        </is>
+      </c>
+      <c r="C251" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D251" t="inlineStr">
+        <is>
+          <t>2026-05-19</t>
+        </is>
+      </c>
+      <c r="E251" t="inlineStr">
+        <is>
+          <t>2026-05-19</t>
+        </is>
+      </c>
+      <c r="F251" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G251" t="inlineStr">
+        <is>
+          <t>MONDO PLAST SRL</t>
+        </is>
+      </c>
+      <c r="H251" t="inlineStr">
+        <is>
+          <t>12755240</t>
+        </is>
+      </c>
+      <c r="I251" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J251" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K251" t="n">
+        <v>1359.68</v>
+      </c>
+      <c r="L251" t="n">
+        <v>285.53</v>
+      </c>
+      <c r="M251" t="n">
+        <v>1645.21</v>
+      </c>
+      <c r="N251" t="n">
+        <v>1645.21</v>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B252" t="inlineStr">
+        <is>
+          <t>241058343</t>
+        </is>
+      </c>
+      <c r="C252" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D252" t="inlineStr">
+        <is>
+          <t>2026-05-19</t>
+        </is>
+      </c>
+      <c r="E252" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
+      <c r="F252" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G252" t="inlineStr">
+        <is>
+          <t>Senetic Distribution S.R.L.</t>
+        </is>
+      </c>
+      <c r="H252" t="inlineStr">
+        <is>
+          <t>35620943</t>
+        </is>
+      </c>
+      <c r="I252" t="inlineStr">
+        <is>
+          <t>FASTBIT S.R.L.</t>
+        </is>
+      </c>
+      <c r="J252" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K252" t="n">
+        <v>6451.25</v>
+      </c>
+      <c r="L252" t="n">
+        <v>1354.76</v>
+      </c>
+      <c r="M252" t="n">
+        <v>7806.01</v>
+      </c>
+      <c r="N252" t="n">
+        <v>7806.01</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B253" t="inlineStr">
+        <is>
+          <t>TM-30808</t>
+        </is>
+      </c>
+      <c r="C253" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D253" t="inlineStr">
+        <is>
+          <t>2026-05-19</t>
+        </is>
+      </c>
+      <c r="E253" t="inlineStr">
+        <is>
+          <t>2026-05-19</t>
+        </is>
+      </c>
+      <c r="F253" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G253" t="inlineStr">
+        <is>
+          <t>FEROBANAT S.R.L.</t>
+        </is>
+      </c>
+      <c r="H253" t="inlineStr">
+        <is>
+          <t>29396346</t>
+        </is>
+      </c>
+      <c r="I253" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J253" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K253" t="n">
+        <v>175.21</v>
+      </c>
+      <c r="L253" t="n">
+        <v>36.79</v>
+      </c>
+      <c r="M253" t="n">
+        <v>212</v>
+      </c>
+      <c r="N253" t="n">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B254" t="inlineStr">
+        <is>
+          <t>ATX-040810887</t>
+        </is>
+      </c>
+      <c r="C254" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D254" t="inlineStr">
+        <is>
+          <t>2026-05-19</t>
+        </is>
+      </c>
+      <c r="E254" t="inlineStr">
+        <is>
+          <t>2026-05-19</t>
+        </is>
+      </c>
+      <c r="F254" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G254" t="inlineStr">
+        <is>
+          <t>ALTEX ROMANIA SRL</t>
+        </is>
+      </c>
+      <c r="H254" t="inlineStr">
+        <is>
+          <t>2864518</t>
+        </is>
+      </c>
+      <c r="I254" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J254" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K254" t="n">
+        <v>272.64</v>
+      </c>
+      <c r="L254" t="n">
+        <v>57.25</v>
+      </c>
+      <c r="M254" t="n">
+        <v>329.89</v>
+      </c>
+      <c r="N254" t="n">
+        <v>329.89</v>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B255" t="inlineStr">
+        <is>
+          <t>SID130115702</t>
+        </is>
+      </c>
+      <c r="C255" t="inlineStr">
+        <is>
+          <t>751</t>
+        </is>
+      </c>
+      <c r="D255" t="inlineStr">
+        <is>
+          <t>2026-05-19</t>
+        </is>
+      </c>
+      <c r="E255" t="inlineStr">
+        <is>
+          <t>2026-05-19</t>
+        </is>
+      </c>
+      <c r="F255" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G255" t="inlineStr">
+        <is>
+          <t>SC SIDE TRADING SRL</t>
+        </is>
+      </c>
+      <c r="H255" t="inlineStr">
+        <is>
+          <t>15107812</t>
+        </is>
+      </c>
+      <c r="I255" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J255" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K255" t="n">
+        <v>357.68</v>
+      </c>
+      <c r="L255" t="n">
+        <v>75.12</v>
+      </c>
+      <c r="M255" t="n">
+        <v>432.8</v>
+      </c>
+      <c r="N255" t="n">
+        <v>432.8</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B256" t="inlineStr">
+        <is>
+          <t>EAUC nr. 359059</t>
+        </is>
+      </c>
+      <c r="C256" t="inlineStr">
+        <is>
+          <t>751</t>
+        </is>
+      </c>
+      <c r="D256" t="inlineStr">
+        <is>
+          <t>2026-05-19</t>
+        </is>
+      </c>
+      <c r="E256" t="inlineStr">
+        <is>
+          <t>2026-05-19</t>
+        </is>
+      </c>
+      <c r="F256" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G256" t="inlineStr">
+        <is>
+          <t>AUCHAN ROMANIA SA</t>
+        </is>
+      </c>
+      <c r="H256" t="inlineStr">
+        <is>
+          <t>17233051</t>
+        </is>
+      </c>
+      <c r="I256" t="inlineStr">
+        <is>
+          <t>Fastbit SRL</t>
+        </is>
+      </c>
+      <c r="J256" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K256" t="n">
+        <v>456.51</v>
+      </c>
+      <c r="L256" t="n">
+        <v>86.26000000000001</v>
+      </c>
+      <c r="M256" t="n">
+        <v>542.77</v>
+      </c>
+      <c r="N256" t="n">
+        <v>542.79</v>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B257" t="inlineStr">
+        <is>
+          <t>PUC1393951</t>
+        </is>
+      </c>
+      <c r="C257" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D257" t="inlineStr">
+        <is>
+          <t>2026-05-19</t>
+        </is>
+      </c>
+      <c r="E257" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="F257" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G257" t="inlineStr">
+        <is>
+          <t>Zaniat Com</t>
+        </is>
+      </c>
+      <c r="H257" t="inlineStr">
+        <is>
+          <t>18646234</t>
+        </is>
+      </c>
+      <c r="I257" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J257" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K257" t="n">
+        <v>233.49</v>
+      </c>
+      <c r="L257" t="n">
+        <v>25.68</v>
+      </c>
+      <c r="M257" t="n">
+        <v>259.17</v>
+      </c>
+      <c r="N257" t="n">
+        <v>259.17</v>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B258" t="inlineStr">
+        <is>
+          <t>1020326034287</t>
+        </is>
+      </c>
+      <c r="C258" t="inlineStr">
+        <is>
+          <t>751</t>
+        </is>
+      </c>
+      <c r="D258" t="inlineStr">
+        <is>
+          <t>2026-05-19</t>
+        </is>
+      </c>
+      <c r="E258" t="inlineStr"/>
+      <c r="F258" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G258" t="inlineStr">
+        <is>
+          <t>LIDL Discount S.R.L.</t>
+        </is>
+      </c>
+      <c r="H258" t="inlineStr">
+        <is>
+          <t>22891860</t>
+        </is>
+      </c>
+      <c r="I258" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL -</t>
+        </is>
+      </c>
+      <c r="J258" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K258" t="n">
+        <v>180.71</v>
+      </c>
+      <c r="L258" t="n">
+        <v>28.4</v>
+      </c>
+      <c r="M258" t="n">
+        <v>209.11</v>
+      </c>
+      <c r="N258" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B259" t="inlineStr">
+        <is>
+          <t>279102009385</t>
+        </is>
+      </c>
+      <c r="C259" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D259" t="inlineStr">
+        <is>
+          <t>2026-05-19</t>
+        </is>
+      </c>
+      <c r="E259" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
+      <c r="F259" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G259" t="inlineStr">
+        <is>
+          <t>DANTE INTERNATIONAL SA</t>
+        </is>
+      </c>
+      <c r="H259" t="inlineStr">
+        <is>
+          <t>14399840</t>
+        </is>
+      </c>
+      <c r="I259" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J259" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K259" t="n">
+        <v>41.23</v>
+      </c>
+      <c r="L259" t="n">
+        <v>8.66</v>
+      </c>
+      <c r="M259" t="n">
+        <v>49.89</v>
+      </c>
+      <c r="N259" t="n">
+        <v>49.89</v>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B260" t="inlineStr">
+        <is>
+          <t>241058354</t>
+        </is>
+      </c>
+      <c r="C260" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D260" t="inlineStr">
+        <is>
+          <t>2026-05-19</t>
+        </is>
+      </c>
+      <c r="E260" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
+      <c r="F260" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G260" t="inlineStr">
+        <is>
+          <t>Senetic Distribution S.R.L.</t>
+        </is>
+      </c>
+      <c r="H260" t="inlineStr">
+        <is>
+          <t>35620943</t>
+        </is>
+      </c>
+      <c r="I260" t="inlineStr">
+        <is>
+          <t>FASTBIT S.R.L.</t>
+        </is>
+      </c>
+      <c r="J260" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K260" t="n">
+        <v>1900.68</v>
+      </c>
+      <c r="L260" t="n">
+        <v>399.14</v>
+      </c>
+      <c r="M260" t="n">
+        <v>2299.82</v>
+      </c>
+      <c r="N260" t="n">
+        <v>2299.82</v>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B261" t="inlineStr">
+        <is>
+          <t>ST-6520</t>
+        </is>
+      </c>
+      <c r="C261" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D261" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="E261" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="F261" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G261" t="inlineStr">
+        <is>
+          <t>TBF APPS S.R.L.</t>
+        </is>
+      </c>
+      <c r="H261" t="inlineStr">
+        <is>
+          <t>41670067</t>
+        </is>
+      </c>
+      <c r="I261" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL (CUI:RO15390696)</t>
+        </is>
+      </c>
+      <c r="J261" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K261" t="n">
+        <v>479</v>
+      </c>
+      <c r="L261" t="n">
+        <v>100.59</v>
+      </c>
+      <c r="M261" t="n">
+        <v>579.59</v>
+      </c>
+      <c r="N261" t="n">
+        <v>579.59</v>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B262" t="inlineStr">
+        <is>
+          <t>TCFR 7313</t>
+        </is>
+      </c>
+      <c r="C262" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D262" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="E262" t="inlineStr">
+        <is>
+          <t>2026-05-28</t>
+        </is>
+      </c>
+      <c r="F262" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G262" t="inlineStr">
+        <is>
+          <t>SC topcode SRL</t>
+        </is>
+      </c>
+      <c r="H262" t="inlineStr">
+        <is>
+          <t>24779898</t>
+        </is>
+      </c>
+      <c r="I262" t="inlineStr">
+        <is>
+          <t>SC Fastbit SRL</t>
+        </is>
+      </c>
+      <c r="J262" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K262" t="n">
+        <v>39.08</v>
+      </c>
+      <c r="L262" t="n">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="M262" t="n">
+        <v>47.29</v>
+      </c>
+      <c r="N262" t="n">
+        <v>47.29</v>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B263" t="inlineStr">
+        <is>
+          <t>PMC00779627</t>
+        </is>
+      </c>
+      <c r="C263" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D263" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="E263" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="F263" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G263" t="inlineStr">
+        <is>
+          <t>PMC Group Distributie S.R.L.</t>
+        </is>
+      </c>
+      <c r="H263" t="inlineStr">
+        <is>
+          <t>17116469</t>
+        </is>
+      </c>
+      <c r="I263" t="inlineStr">
+        <is>
+          <t>FASTBIT</t>
+        </is>
+      </c>
+      <c r="J263" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K263" t="n">
+        <v>51.32</v>
+      </c>
+      <c r="L263" t="n">
+        <v>10.78</v>
+      </c>
+      <c r="M263" t="n">
+        <v>62.1</v>
+      </c>
+      <c r="N263" t="n">
+        <v>62.1</v>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B264" t="inlineStr">
+        <is>
+          <t>9003531379</t>
+        </is>
+      </c>
+      <c r="C264" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D264" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="E264" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
+      <c r="F264" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G264" t="inlineStr">
+        <is>
+          <t>Network One Distribution S.R.L.</t>
+        </is>
+      </c>
+      <c r="H264" t="inlineStr">
+        <is>
+          <t>15056387</t>
+        </is>
+      </c>
+      <c r="I264" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J264" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K264" t="n">
+        <v>2053.56</v>
+      </c>
+      <c r="L264" t="n">
+        <v>431.25</v>
+      </c>
+      <c r="M264" t="n">
+        <v>2484.81</v>
+      </c>
+      <c r="N264" t="n">
+        <v>2484.81</v>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B265" t="inlineStr">
+        <is>
+          <t>2621954991</t>
+        </is>
+      </c>
+      <c r="C265" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D265" t="inlineStr">
+        <is>
+          <t>2026-05-17</t>
+        </is>
+      </c>
+      <c r="E265" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="F265" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G265" t="inlineStr">
+        <is>
+          <t>SC MOL Romania Petroleum Products SRL</t>
+        </is>
+      </c>
+      <c r="H265" t="inlineStr">
+        <is>
+          <t>7745470</t>
+        </is>
+      </c>
+      <c r="I265" t="inlineStr">
+        <is>
+          <t>Fastbit S.R.L.</t>
+        </is>
+      </c>
+      <c r="J265" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K265" t="n">
+        <v>2578.4</v>
+      </c>
+      <c r="L265" t="n">
+        <v>541.47</v>
+      </c>
+      <c r="M265" t="n">
+        <v>3119.87</v>
+      </c>
+      <c r="N265" t="n">
+        <v>3119.87</v>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B266" t="inlineStr">
+        <is>
+          <t>CEL299S 782</t>
+        </is>
+      </c>
+      <c r="C266" t="inlineStr">
+        <is>
+          <t>751</t>
+        </is>
+      </c>
+      <c r="D266" t="inlineStr">
+        <is>
+          <t>2026-05-16</t>
+        </is>
+      </c>
+      <c r="E266" t="inlineStr">
+        <is>
+          <t>2026-05-16</t>
+        </is>
+      </c>
+      <c r="F266" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G266" t="inlineStr">
+        <is>
+          <t>CONTAKT EXPRESS LOGISTIK S.A.</t>
+        </is>
+      </c>
+      <c r="H266" t="inlineStr">
+        <is>
+          <t>33220770</t>
+        </is>
+      </c>
+      <c r="I266" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J266" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K266" t="n">
+        <v>314.05</v>
+      </c>
+      <c r="L266" t="n">
+        <v>65.95</v>
+      </c>
+      <c r="M266" t="n">
+        <v>380</v>
+      </c>
+      <c r="N266" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B267" t="inlineStr">
+        <is>
+          <t>PCS0184401</t>
+        </is>
+      </c>
+      <c r="C267" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D267" t="inlineStr">
+        <is>
+          <t>2026-05-15</t>
+        </is>
+      </c>
+      <c r="E267" t="inlineStr">
+        <is>
+          <t>2026-05-15</t>
+        </is>
+      </c>
+      <c r="F267" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G267" t="inlineStr">
+        <is>
+          <t>S.C.PCSHOP ANDREI SRL</t>
+        </is>
+      </c>
+      <c r="H267" t="inlineStr">
+        <is>
+          <t>34926023</t>
+        </is>
+      </c>
+      <c r="I267" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J267" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K267" t="n">
+        <v>-27</v>
+      </c>
+      <c r="L267" t="n">
+        <v>-5.67</v>
+      </c>
+      <c r="M267" t="n">
+        <v>-32.67</v>
+      </c>
+      <c r="N267" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B268" t="inlineStr">
+        <is>
+          <t>TMCL6811399122</t>
+        </is>
+      </c>
+      <c r="C268" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D268" t="inlineStr">
+        <is>
+          <t>2026-05-15</t>
+        </is>
+      </c>
+      <c r="E268" t="inlineStr">
+        <is>
+          <t>2026-05-15</t>
+        </is>
+      </c>
+      <c r="F268" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G268" t="inlineStr">
+        <is>
+          <t>UP ROMANIA SRL</t>
+        </is>
+      </c>
+      <c r="H268" t="inlineStr">
+        <is>
+          <t>14774435</t>
+        </is>
+      </c>
+      <c r="I268" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J268" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K268" t="n">
+        <v>7272</v>
+      </c>
+      <c r="L268" t="n">
+        <v>15.12</v>
+      </c>
+      <c r="M268" t="n">
+        <v>7287.12</v>
+      </c>
+      <c r="N268" t="n">
+        <v>7287.12</v>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B269" t="inlineStr">
+        <is>
+          <t>LST nr. 268</t>
+        </is>
+      </c>
+      <c r="C269" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D269" t="inlineStr">
+        <is>
+          <t>2026-05-15</t>
+        </is>
+      </c>
+      <c r="E269" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
+      <c r="F269" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G269" t="inlineStr">
+        <is>
+          <t>LED SHOW TIMISOARA S.R.L.</t>
+        </is>
+      </c>
+      <c r="H269" t="inlineStr">
+        <is>
+          <t>39855160</t>
+        </is>
+      </c>
+      <c r="I269" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J269" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K269" t="n">
+        <v>6200</v>
+      </c>
+      <c r="L269" t="n">
+        <v>1302</v>
+      </c>
+      <c r="M269" t="n">
+        <v>7502</v>
+      </c>
+      <c r="N269" t="n">
+        <v>7502</v>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B270" t="inlineStr">
+        <is>
+          <t>FORTM 7657</t>
+        </is>
+      </c>
+      <c r="C270" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D270" t="inlineStr">
+        <is>
+          <t>2026-05-15</t>
+        </is>
+      </c>
+      <c r="E270" t="inlineStr">
+        <is>
+          <t>2026-05-15</t>
+        </is>
+      </c>
+      <c r="F270" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G270" t="inlineStr">
+        <is>
+          <t>FORTZA.RO SRL</t>
+        </is>
+      </c>
+      <c r="H270" t="inlineStr">
+        <is>
+          <t>9947416</t>
+        </is>
+      </c>
+      <c r="I270" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J270" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K270" t="n">
+        <v>495.1</v>
+      </c>
+      <c r="L270" t="n">
+        <v>103.97</v>
+      </c>
+      <c r="M270" t="n">
+        <v>599.0700000000001</v>
+      </c>
+      <c r="N270" t="n">
+        <v>599.0700000000001</v>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B271" t="inlineStr">
+        <is>
+          <t>9003530947</t>
+        </is>
+      </c>
+      <c r="C271" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D271" t="inlineStr">
+        <is>
+          <t>2026-05-15</t>
+        </is>
+      </c>
+      <c r="E271" t="inlineStr">
+        <is>
+          <t>2026-06-05</t>
+        </is>
+      </c>
+      <c r="F271" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G271" t="inlineStr">
+        <is>
+          <t>Network One Distribution S.R.L.</t>
+        </is>
+      </c>
+      <c r="H271" t="inlineStr">
+        <is>
+          <t>15056387</t>
+        </is>
+      </c>
+      <c r="I271" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J271" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K271" t="n">
+        <v>1320.35</v>
+      </c>
+      <c r="L271" t="n">
+        <v>277.27</v>
+      </c>
+      <c r="M271" t="n">
+        <v>1597.62</v>
+      </c>
+      <c r="N271" t="n">
+        <v>1597.62</v>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B272" t="inlineStr">
+        <is>
+          <t>182600979</t>
+        </is>
+      </c>
+      <c r="C272" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D272" t="inlineStr">
+        <is>
+          <t>2026-05-15</t>
+        </is>
+      </c>
+      <c r="E272" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
+      <c r="F272" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G272" t="inlineStr">
+        <is>
+          <t>ALEF DISTRIBUTION RO SA</t>
+        </is>
+      </c>
+      <c r="H272" t="inlineStr">
+        <is>
+          <t>37561959</t>
+        </is>
+      </c>
+      <c r="I272" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J272" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K272" t="n">
+        <v>71449.21000000001</v>
+      </c>
+      <c r="L272" t="n">
+        <v>15004.33</v>
+      </c>
+      <c r="M272" t="n">
+        <v>86453.53999999999</v>
+      </c>
+      <c r="N272" t="n">
+        <v>86453.53999999999</v>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B273" t="inlineStr">
+        <is>
+          <t>FM2026016106</t>
+        </is>
+      </c>
+      <c r="C273" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D273" t="inlineStr">
+        <is>
+          <t>2026-05-15</t>
+        </is>
+      </c>
+      <c r="E273" t="inlineStr">
+        <is>
+          <t>2026-05-15</t>
+        </is>
+      </c>
+      <c r="F273" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G273" t="inlineStr">
+        <is>
+          <t>METO INTERNATIONAL IMPORT EXPORT SRL</t>
+        </is>
+      </c>
+      <c r="H273" t="inlineStr">
+        <is>
+          <t>41837719</t>
+        </is>
+      </c>
+      <c r="I273" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J273" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K273" t="n">
+        <v>90</v>
+      </c>
+      <c r="L273" t="n">
+        <v>18.9</v>
+      </c>
+      <c r="M273" t="n">
+        <v>108.9</v>
+      </c>
+      <c r="N273" t="n">
+        <v>108.9</v>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B274" t="inlineStr">
+        <is>
+          <t>TMMMB171630</t>
+        </is>
+      </c>
+      <c r="C274" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D274" t="inlineStr">
+        <is>
+          <t>2026-05-15</t>
+        </is>
+      </c>
+      <c r="E274" t="inlineStr">
+        <is>
+          <t>2026-05-15</t>
+        </is>
+      </c>
+      <c r="F274" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G274" t="inlineStr">
+        <is>
+          <t>MOARA MARIA SRL</t>
+        </is>
+      </c>
+      <c r="H274" t="inlineStr">
+        <is>
+          <t>7216096</t>
+        </is>
+      </c>
+      <c r="I274" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J274" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K274" t="n">
+        <v>3750</v>
+      </c>
+      <c r="L274" t="n">
+        <v>711.16</v>
+      </c>
+      <c r="M274" t="n">
+        <v>4461.16</v>
+      </c>
+      <c r="N274" t="n">
+        <v>4461.16</v>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B275" t="inlineStr">
+        <is>
+          <t>279101800698</t>
+        </is>
+      </c>
+      <c r="C275" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D275" t="inlineStr">
+        <is>
+          <t>2026-05-14</t>
+        </is>
+      </c>
+      <c r="E275" t="inlineStr">
+        <is>
+          <t>2026-05-17</t>
+        </is>
+      </c>
+      <c r="F275" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G275" t="inlineStr">
+        <is>
+          <t>DANTE INTERNATIONAL SA</t>
+        </is>
+      </c>
+      <c r="H275" t="inlineStr">
+        <is>
+          <t>14399840</t>
+        </is>
+      </c>
+      <c r="I275" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J275" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K275" t="n">
+        <v>41.31</v>
+      </c>
+      <c r="L275" t="n">
+        <v>8.67</v>
+      </c>
+      <c r="M275" t="n">
+        <v>49.98</v>
+      </c>
+      <c r="N275" t="n">
+        <v>49.98</v>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B276" t="inlineStr">
+        <is>
+          <t>14380278</t>
+        </is>
+      </c>
+      <c r="C276" t="inlineStr">
+        <is>
+          <t>751</t>
+        </is>
+      </c>
+      <c r="D276" t="inlineStr">
+        <is>
+          <t>2026-05-14</t>
+        </is>
+      </c>
+      <c r="E276" t="inlineStr"/>
+      <c r="F276" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G276" t="inlineStr">
+        <is>
+          <t>HORNBACH CENTRALA SRL</t>
+        </is>
+      </c>
+      <c r="H276" t="inlineStr">
+        <is>
+          <t>17777320</t>
+        </is>
+      </c>
+      <c r="I276" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J276" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K276" t="n">
+        <v>234.71</v>
+      </c>
+      <c r="L276" t="n">
+        <v>49.29</v>
+      </c>
+      <c r="M276" t="n">
+        <v>284</v>
+      </c>
+      <c r="N276" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B277" t="inlineStr">
+        <is>
+          <t>OB 337</t>
+        </is>
+      </c>
+      <c r="C277" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D277" t="inlineStr">
+        <is>
+          <t>2026-05-14</t>
+        </is>
+      </c>
+      <c r="E277" t="inlineStr">
+        <is>
+          <t>2026-05-14</t>
+        </is>
+      </c>
+      <c r="F277" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G277" t="inlineStr">
+        <is>
+          <t>OVI BONTE STUDIO SRL</t>
+        </is>
+      </c>
+      <c r="H277" t="inlineStr">
+        <is>
+          <t>38351009</t>
+        </is>
+      </c>
+      <c r="I277" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J277" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K277" t="n">
+        <v>1750</v>
+      </c>
+      <c r="L277" t="n">
+        <v>0</v>
+      </c>
+      <c r="M277" t="n">
+        <v>1750</v>
+      </c>
+      <c r="N277" t="n">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B278" t="inlineStr">
+        <is>
+          <t>0091202152</t>
+        </is>
+      </c>
+      <c r="C278" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D278" t="inlineStr">
+        <is>
+          <t>2026-05-14</t>
+        </is>
+      </c>
+      <c r="E278" t="inlineStr">
+        <is>
+          <t>2026-06-13</t>
+        </is>
+      </c>
+      <c r="F278" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G278" t="inlineStr">
+        <is>
+          <t>LASTING System S.A.</t>
+        </is>
+      </c>
+      <c r="H278" t="inlineStr">
+        <is>
+          <t>6102484</t>
+        </is>
+      </c>
+      <c r="I278" t="inlineStr">
+        <is>
+          <t>FASTBIT S.R.L.</t>
+        </is>
+      </c>
+      <c r="J278" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K278" t="n">
+        <v>3310.06</v>
+      </c>
+      <c r="L278" t="n">
+        <v>695.11</v>
+      </c>
+      <c r="M278" t="n">
+        <v>4005.17</v>
+      </c>
+      <c r="N278" t="n">
+        <v>4005.17</v>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B279" t="inlineStr">
+        <is>
+          <t>4041D0000024574</t>
+        </is>
+      </c>
+      <c r="C279" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D279" t="inlineStr">
+        <is>
+          <t>2026-05-14</t>
+        </is>
+      </c>
+      <c r="E279" t="inlineStr">
+        <is>
+          <t>2026-05-14</t>
+        </is>
+      </c>
+      <c r="F279" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G279" t="inlineStr">
+        <is>
+          <t>Tesla</t>
+        </is>
+      </c>
+      <c r="H279" t="inlineStr">
+        <is>
+          <t>43602301</t>
+        </is>
+      </c>
+      <c r="I279" t="inlineStr">
+        <is>
+          <t>Fastbit SRL</t>
+        </is>
+      </c>
+      <c r="J279" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K279" t="n">
+        <v>41.32</v>
+      </c>
+      <c r="L279" t="n">
+        <v>8.68</v>
+      </c>
+      <c r="M279" t="n">
+        <v>50</v>
+      </c>
+      <c r="N279" t="n">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B280" t="inlineStr">
+        <is>
+          <t>CH nr. 20241641</t>
+        </is>
+      </c>
+      <c r="C280" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D280" t="inlineStr">
+        <is>
+          <t>2026-05-14</t>
+        </is>
+      </c>
+      <c r="E280" t="inlineStr">
+        <is>
+          <t>2026-05-29</t>
+        </is>
+      </c>
+      <c r="F280" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G280" t="inlineStr">
+        <is>
+          <t>BUSINESS CATERING SOLUTION S.R.L.</t>
+        </is>
+      </c>
+      <c r="H280" t="inlineStr">
+        <is>
+          <t>39501619</t>
+        </is>
+      </c>
+      <c r="I280" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J280" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K280" t="n">
+        <v>29140</v>
+      </c>
+      <c r="L280" t="n">
+        <v>4243.88</v>
+      </c>
+      <c r="M280" t="n">
+        <v>33383.88</v>
+      </c>
+      <c r="N280" t="n">
+        <v>33383.88</v>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B281" t="inlineStr">
+        <is>
+          <t>NT 540</t>
+        </is>
+      </c>
+      <c r="C281" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D281" t="inlineStr">
+        <is>
+          <t>2026-05-13</t>
+        </is>
+      </c>
+      <c r="E281" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="F281" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G281" t="inlineStr">
+        <is>
+          <t>NOVAMBIENT SRL</t>
+        </is>
+      </c>
+      <c r="H281" t="inlineStr">
+        <is>
+          <t>9184756</t>
+        </is>
+      </c>
+      <c r="I281" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J281" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K281" t="n">
+        <v>17018.18</v>
+      </c>
+      <c r="L281" t="n">
+        <v>3573.82</v>
+      </c>
+      <c r="M281" t="n">
+        <v>20592</v>
+      </c>
+      <c r="N281" t="n">
+        <v>20592</v>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B282" t="inlineStr">
+        <is>
+          <t>CSTR1464</t>
+        </is>
+      </c>
+      <c r="C282" t="inlineStr">
+        <is>
+          <t>751</t>
+        </is>
+      </c>
+      <c r="D282" t="inlineStr">
+        <is>
+          <t>2026-05-13</t>
+        </is>
+      </c>
+      <c r="E282" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
+      <c r="F282" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G282" t="inlineStr">
+        <is>
+          <t>CORNICHE CAFFE SRL</t>
+        </is>
+      </c>
+      <c r="H282" t="inlineStr">
+        <is>
+          <t>29091228</t>
+        </is>
+      </c>
+      <c r="I282" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J282" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K282" t="n">
+        <v>1212.55</v>
+      </c>
+      <c r="L282" t="n">
+        <v>168.65</v>
+      </c>
+      <c r="M282" t="n">
+        <v>1381.2</v>
+      </c>
+      <c r="N282" t="n">
+        <v>1381.2</v>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B283" t="inlineStr">
+        <is>
+          <t>4903008843</t>
+        </is>
+      </c>
+      <c r="C283" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D283" t="inlineStr">
+        <is>
+          <t>2026-05-13</t>
+        </is>
+      </c>
+      <c r="E283" t="inlineStr">
+        <is>
+          <t>2026-06-12</t>
+        </is>
+      </c>
+      <c r="F283" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G283" t="inlineStr">
+        <is>
+          <t>CRAYON SOFTWARE EXPERTS ROMANIA S.R.L.</t>
+        </is>
+      </c>
+      <c r="H283" t="inlineStr">
+        <is>
+          <t>41889483</t>
+        </is>
+      </c>
+      <c r="I283" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J283" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K283" t="n">
+        <v>10010.99</v>
+      </c>
+      <c r="L283" t="n">
+        <v>2102.31</v>
+      </c>
+      <c r="M283" t="n">
+        <v>12113.3</v>
+      </c>
+      <c r="N283" t="n">
+        <v>12113.3</v>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B284" t="inlineStr">
+        <is>
+          <t>9978084</t>
+        </is>
+      </c>
+      <c r="C284" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D284" t="inlineStr">
+        <is>
+          <t>2026-05-12</t>
+        </is>
+      </c>
+      <c r="E284" t="inlineStr">
+        <is>
+          <t>2026-05-12</t>
+        </is>
+      </c>
+      <c r="F284" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G284" t="inlineStr">
+        <is>
+          <t>PC Garage S.R.L.</t>
+        </is>
+      </c>
+      <c r="H284" t="inlineStr">
+        <is>
+          <t>17612390</t>
+        </is>
+      </c>
+      <c r="I284" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J284" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K284" t="n">
+        <v>1645.44</v>
+      </c>
+      <c r="L284" t="n">
+        <v>345.55</v>
+      </c>
+      <c r="M284" t="n">
+        <v>1990.99</v>
+      </c>
+      <c r="N284" t="n">
+        <v>1990.99</v>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B285" t="inlineStr">
+        <is>
+          <t>K-MKTP-28890582</t>
+        </is>
+      </c>
+      <c r="C285" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D285" t="inlineStr">
+        <is>
+          <t>2026-05-12</t>
+        </is>
+      </c>
+      <c r="E285" t="inlineStr">
+        <is>
+          <t>2026-05-14</t>
+        </is>
+      </c>
+      <c r="F285" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G285" t="inlineStr">
+        <is>
+          <t>DANTE INTERNATIONAL SA</t>
+        </is>
+      </c>
+      <c r="H285" t="inlineStr">
+        <is>
+          <t>14399840</t>
+        </is>
+      </c>
+      <c r="I285" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J285" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K285" t="n">
+        <v>2.06</v>
+      </c>
+      <c r="L285" t="n">
+        <v>0.43</v>
+      </c>
+      <c r="M285" t="n">
+        <v>2.49</v>
+      </c>
+      <c r="N285" t="n">
+        <v>2.49</v>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B286" t="inlineStr">
+        <is>
+          <t>BSMC9973</t>
+        </is>
+      </c>
+      <c r="C286" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D286" t="inlineStr">
+        <is>
+          <t>2026-05-12</t>
+        </is>
+      </c>
+      <c r="E286" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
+      <c r="F286" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G286" t="inlineStr">
+        <is>
+          <t>BUSINESS SMC SERVICE SRL</t>
+        </is>
+      </c>
+      <c r="H286" t="inlineStr">
+        <is>
+          <t>24351300</t>
+        </is>
+      </c>
+      <c r="I286" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J286" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K286" t="n">
+        <v>199</v>
+      </c>
+      <c r="L286" t="n">
+        <v>41.79</v>
+      </c>
+      <c r="M286" t="n">
+        <v>240.79</v>
+      </c>
+      <c r="N286" t="n">
+        <v>240.79</v>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B287" t="inlineStr">
+        <is>
+          <t>14367112</t>
+        </is>
+      </c>
+      <c r="C287" t="inlineStr">
+        <is>
+          <t>751</t>
+        </is>
+      </c>
+      <c r="D287" t="inlineStr">
+        <is>
+          <t>2026-05-12</t>
+        </is>
+      </c>
+      <c r="E287" t="inlineStr"/>
+      <c r="F287" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G287" t="inlineStr">
+        <is>
+          <t>HORNBACH CENTRALA SRL</t>
+        </is>
+      </c>
+      <c r="H287" t="inlineStr">
+        <is>
+          <t>17777320</t>
+        </is>
+      </c>
+      <c r="I287" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J287" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K287" t="n">
+        <v>220.66</v>
+      </c>
+      <c r="L287" t="n">
+        <v>46.34</v>
+      </c>
+      <c r="M287" t="n">
+        <v>267</v>
+      </c>
+      <c r="N287" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B288" t="inlineStr">
+        <is>
+          <t>0091202076</t>
+        </is>
+      </c>
+      <c r="C288" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D288" t="inlineStr">
+        <is>
+          <t>2026-05-12</t>
+        </is>
+      </c>
+      <c r="E288" t="inlineStr">
+        <is>
+          <t>2026-06-11</t>
+        </is>
+      </c>
+      <c r="F288" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G288" t="inlineStr">
+        <is>
+          <t>LASTING System S.A.</t>
+        </is>
+      </c>
+      <c r="H288" t="inlineStr">
+        <is>
+          <t>6102484</t>
+        </is>
+      </c>
+      <c r="I288" t="inlineStr">
+        <is>
+          <t>FASTBIT S.R.L.</t>
+        </is>
+      </c>
+      <c r="J288" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K288" t="n">
+        <v>5357.26</v>
+      </c>
+      <c r="L288" t="n">
+        <v>1125.02</v>
+      </c>
+      <c r="M288" t="n">
+        <v>6482.28</v>
+      </c>
+      <c r="N288" t="n">
+        <v>6482.28</v>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B289" t="inlineStr">
+        <is>
+          <t>PCS0183148</t>
+        </is>
+      </c>
+      <c r="C289" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D289" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
+      <c r="E289" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
+      <c r="F289" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G289" t="inlineStr">
+        <is>
+          <t>PCSHOP ANDREI SRL</t>
+        </is>
+      </c>
+      <c r="H289" t="inlineStr">
+        <is>
+          <t>34926023</t>
+        </is>
+      </c>
+      <c r="I289" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J289" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K289" t="n">
+        <v>27</v>
+      </c>
+      <c r="L289" t="n">
+        <v>5.67</v>
+      </c>
+      <c r="M289" t="n">
+        <v>32.67</v>
+      </c>
+      <c r="N289" t="n">
+        <v>32.67</v>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B290" t="inlineStr">
+        <is>
+          <t>FRT2603543</t>
+        </is>
+      </c>
+      <c r="C290" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D290" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
+      <c r="E290" t="inlineStr">
+        <is>
+          <t>2026-05-16</t>
+        </is>
+      </c>
+      <c r="F290" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G290" t="inlineStr">
+        <is>
+          <t>FRONT ADVERTISING GROUP SRL</t>
+        </is>
+      </c>
+      <c r="H290" t="inlineStr">
+        <is>
+          <t>27984579</t>
+        </is>
+      </c>
+      <c r="I290" t="inlineStr">
+        <is>
+          <t>FASTBIT</t>
+        </is>
+      </c>
+      <c r="J290" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K290" t="n">
+        <v>2340</v>
+      </c>
+      <c r="L290" t="n">
+        <v>491.4</v>
+      </c>
+      <c r="M290" t="n">
+        <v>2831.4</v>
+      </c>
+      <c r="N290" t="n">
+        <v>2831.4</v>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B291" t="inlineStr">
+        <is>
+          <t>CMDF 2603446</t>
+        </is>
+      </c>
+      <c r="C291" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D291" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
+      <c r="E291" t="inlineStr">
+        <is>
+          <t>2026-06-10</t>
+        </is>
+      </c>
+      <c r="F291" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G291" t="inlineStr">
+        <is>
+          <t>S.C COMANDOR S.R.L</t>
+        </is>
+      </c>
+      <c r="H291" t="inlineStr">
+        <is>
+          <t>1831601</t>
+        </is>
+      </c>
+      <c r="I291" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J291" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K291" t="n">
+        <v>423</v>
+      </c>
+      <c r="L291" t="n">
+        <v>88.83</v>
+      </c>
+      <c r="M291" t="n">
+        <v>511.83</v>
+      </c>
+      <c r="N291" t="n">
+        <v>511.83</v>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B292" t="inlineStr">
+        <is>
+          <t>PI0115</t>
+        </is>
+      </c>
+      <c r="C292" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D292" t="inlineStr">
+        <is>
+          <t>2026-05-10</t>
+        </is>
+      </c>
+      <c r="E292" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="F292" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G292" t="inlineStr">
+        <is>
+          <t>DD POWER INNOVATIONS S.R.L.</t>
+        </is>
+      </c>
+      <c r="H292" t="inlineStr">
+        <is>
+          <t>50918723</t>
+        </is>
+      </c>
+      <c r="I292" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J292" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K292" t="n">
+        <v>1000</v>
+      </c>
+      <c r="L292" t="n">
+        <v>0</v>
+      </c>
+      <c r="M292" t="n">
+        <v>1000</v>
+      </c>
+      <c r="N292" t="n">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B293" t="inlineStr">
+        <is>
+          <t>TFFTM-0195</t>
+        </is>
+      </c>
+      <c r="C293" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D293" t="inlineStr">
+        <is>
+          <t>2026-05-08</t>
+        </is>
+      </c>
+      <c r="E293" t="inlineStr">
+        <is>
+          <t>2026-05-08</t>
+        </is>
+      </c>
+      <c r="F293" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G293" t="inlineStr">
+        <is>
+          <t>TFF ARIA STEEL SRL</t>
+        </is>
+      </c>
+      <c r="H293" t="inlineStr">
+        <is>
+          <t>32843029</t>
+        </is>
+      </c>
+      <c r="I293" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J293" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K293" t="n">
+        <v>202.62</v>
+      </c>
+      <c r="L293" t="n">
+        <v>42.55</v>
+      </c>
+      <c r="M293" t="n">
+        <v>245.17</v>
+      </c>
+      <c r="N293" t="n">
+        <v>245.16</v>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B294" t="inlineStr">
+        <is>
+          <t>SAG 1106</t>
+        </is>
+      </c>
+      <c r="C294" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D294" t="inlineStr">
+        <is>
+          <t>2026-05-08</t>
+        </is>
+      </c>
+      <c r="E294" t="inlineStr"/>
+      <c r="F294" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G294" t="inlineStr">
+        <is>
+          <t>S.C  BEST WASH  S.R.L</t>
+        </is>
+      </c>
+      <c r="H294" t="inlineStr">
+        <is>
+          <t>47594554</t>
+        </is>
+      </c>
+      <c r="I294" t="inlineStr">
+        <is>
+          <t>Fastbit S.R.L.</t>
+        </is>
+      </c>
+      <c r="J294" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K294" t="n">
+        <v>3935</v>
+      </c>
+      <c r="L294" t="n">
+        <v>0</v>
+      </c>
+      <c r="M294" t="n">
+        <v>3935</v>
+      </c>
+      <c r="N294" t="n">
+        <v>3935</v>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B295" t="inlineStr">
+        <is>
+          <t>SS770181</t>
+        </is>
+      </c>
+      <c r="C295" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D295" t="inlineStr">
+        <is>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="E295" t="inlineStr">
+        <is>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="F295" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G295" t="inlineStr">
+        <is>
+          <t>SPYSHOP SRL</t>
+        </is>
+      </c>
+      <c r="H295" t="inlineStr">
+        <is>
+          <t>25051565</t>
+        </is>
+      </c>
+      <c r="I295" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J295" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K295" t="n">
+        <v>291.28</v>
+      </c>
+      <c r="L295" t="n">
+        <v>61.17</v>
+      </c>
+      <c r="M295" t="n">
+        <v>352.45</v>
+      </c>
+      <c r="N295" t="n">
+        <v>352.45</v>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B296" t="inlineStr">
+        <is>
+          <t>PR-RO 16421</t>
+        </is>
+      </c>
+      <c r="C296" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D296" t="inlineStr">
+        <is>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="E296" t="inlineStr">
+        <is>
+          <t>2026-05-17</t>
+        </is>
+      </c>
+      <c r="F296" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G296" t="inlineStr">
+        <is>
+          <t>Partybox Ro S.R.L.</t>
+        </is>
+      </c>
+      <c r="H296" t="inlineStr">
+        <is>
+          <t>24370051</t>
+        </is>
+      </c>
+      <c r="I296" t="inlineStr">
+        <is>
+          <t>Fastbit S.R.L.</t>
+        </is>
+      </c>
+      <c r="J296" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K296" t="n">
+        <v>75</v>
+      </c>
+      <c r="L296" t="n">
+        <v>15.75</v>
+      </c>
+      <c r="M296" t="n">
+        <v>90.75</v>
+      </c>
+      <c r="N296" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B297" t="inlineStr">
+        <is>
+          <t>279101483698</t>
+        </is>
+      </c>
+      <c r="C297" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D297" t="inlineStr">
+        <is>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="E297" t="inlineStr">
+        <is>
+          <t>2026-05-10</t>
+        </is>
+      </c>
+      <c r="F297" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G297" t="inlineStr">
+        <is>
+          <t>DANTE INTERNATIONAL SA</t>
+        </is>
+      </c>
+      <c r="H297" t="inlineStr">
+        <is>
+          <t>14399840</t>
+        </is>
+      </c>
+      <c r="I297" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J297" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K297" t="n">
+        <v>80.84999999999999</v>
+      </c>
+      <c r="L297" t="n">
+        <v>16.98</v>
+      </c>
+      <c r="M297" t="n">
+        <v>97.83</v>
+      </c>
+      <c r="N297" t="n">
+        <v>97.83</v>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B298" t="inlineStr">
+        <is>
+          <t>ALM 23230230</t>
+        </is>
+      </c>
+      <c r="C298" t="inlineStr">
+        <is>
+          <t>751</t>
+        </is>
+      </c>
+      <c r="D298" t="inlineStr">
+        <is>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="E298" t="inlineStr">
+        <is>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="F298" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G298" t="inlineStr">
+        <is>
+          <t>SC ALMIRA TRADE SRL</t>
+        </is>
+      </c>
+      <c r="H298" t="inlineStr">
+        <is>
+          <t>13479097</t>
+        </is>
+      </c>
+      <c r="I298" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J298" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K298" t="n">
+        <v>130.63</v>
+      </c>
+      <c r="L298" t="n">
+        <v>14.37</v>
+      </c>
+      <c r="M298" t="n">
+        <v>145</v>
+      </c>
+      <c r="N298" t="n">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B299" t="inlineStr">
+        <is>
+          <t>241057940</t>
+        </is>
+      </c>
+      <c r="C299" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D299" t="inlineStr">
+        <is>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="E299" t="inlineStr">
+        <is>
+          <t>2026-06-06</t>
+        </is>
+      </c>
+      <c r="F299" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G299" t="inlineStr">
+        <is>
+          <t>Senetic Distribution S.R.L.</t>
+        </is>
+      </c>
+      <c r="H299" t="inlineStr">
+        <is>
+          <t>35620943</t>
+        </is>
+      </c>
+      <c r="I299" t="inlineStr">
+        <is>
+          <t>FASTBIT S.R.L.</t>
+        </is>
+      </c>
+      <c r="J299" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K299" t="n">
+        <v>749.75</v>
+      </c>
+      <c r="L299" t="n">
+        <v>157.45</v>
+      </c>
+      <c r="M299" t="n">
+        <v>907.2</v>
+      </c>
+      <c r="N299" t="n">
+        <v>907.2</v>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B300" t="inlineStr">
+        <is>
+          <t>TKR260300787704</t>
+        </is>
+      </c>
+      <c r="C300" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D300" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="E300" t="inlineStr">
+        <is>
+          <t>2026-05-28</t>
+        </is>
+      </c>
+      <c r="F300" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G300" t="inlineStr">
+        <is>
+          <t>ORANGE ROMANIA SA</t>
+        </is>
+      </c>
+      <c r="H300" t="inlineStr">
+        <is>
+          <t>9010105</t>
+        </is>
+      </c>
+      <c r="I300" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J300" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K300" t="n">
+        <v>421.51</v>
+      </c>
+      <c r="L300" t="n">
+        <v>88.52</v>
+      </c>
+      <c r="M300" t="n">
+        <v>510.03</v>
+      </c>
+      <c r="N300" t="n">
+        <v>510.03</v>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B301" t="inlineStr">
+        <is>
+          <t>DNDC FFR 612</t>
+        </is>
+      </c>
+      <c r="C301" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D301" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="E301" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="F301" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G301" t="inlineStr">
+        <is>
+          <t>SC DataNode DC SRL</t>
+        </is>
+      </c>
+      <c r="H301" t="inlineStr">
+        <is>
+          <t>49381528</t>
+        </is>
+      </c>
+      <c r="I301" t="inlineStr">
+        <is>
+          <t>SC Fastbit SRL</t>
+        </is>
+      </c>
+      <c r="J301" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K301" t="n">
+        <v>12178.07</v>
+      </c>
+      <c r="L301" t="n">
+        <v>2557.39</v>
+      </c>
+      <c r="M301" t="n">
+        <v>14735.46</v>
+      </c>
+      <c r="N301" t="n">
+        <v>14735.46</v>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B302" t="inlineStr">
+        <is>
+          <t>FITM 42071</t>
+        </is>
+      </c>
+      <c r="C302" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D302" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="E302" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="F302" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G302" t="inlineStr">
+        <is>
+          <t>INFINILINK SRL</t>
+        </is>
+      </c>
+      <c r="H302" t="inlineStr">
+        <is>
+          <t>25867645</t>
+        </is>
+      </c>
+      <c r="I302" t="inlineStr">
+        <is>
+          <t>FASTBIT S.R.L.</t>
+        </is>
+      </c>
+      <c r="J302" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K302" t="n">
+        <v>1100.99</v>
+      </c>
+      <c r="L302" t="n">
+        <v>231.22</v>
+      </c>
+      <c r="M302" t="n">
+        <v>1332.21</v>
+      </c>
+      <c r="N302" t="n">
+        <v>1332.21</v>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B303" t="inlineStr">
+        <is>
+          <t>AXPM29220</t>
+        </is>
+      </c>
+      <c r="C303" t="inlineStr">
+        <is>
+          <t>751</t>
+        </is>
+      </c>
+      <c r="D303" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="E303" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="F303" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G303" t="inlineStr">
+        <is>
+          <t>D AUTO XPERT S.R.L.</t>
+        </is>
+      </c>
+      <c r="H303" t="inlineStr">
+        <is>
+          <t>23246269</t>
+        </is>
+      </c>
+      <c r="I303" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J303" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K303" t="n">
+        <v>319.42</v>
+      </c>
+      <c r="L303" t="n">
+        <v>67.08</v>
+      </c>
+      <c r="M303" t="n">
+        <v>386.5</v>
+      </c>
+      <c r="N303" t="n">
+        <v>386.5</v>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B304" t="inlineStr">
+        <is>
+          <t>AXPM29227</t>
+        </is>
+      </c>
+      <c r="C304" t="inlineStr">
+        <is>
+          <t>751</t>
+        </is>
+      </c>
+      <c r="D304" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="E304" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="F304" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G304" t="inlineStr">
+        <is>
+          <t>D AUTO XPERT S.R.L.</t>
+        </is>
+      </c>
+      <c r="H304" t="inlineStr">
+        <is>
+          <t>23246269</t>
+        </is>
+      </c>
+      <c r="I304" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J304" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K304" t="n">
+        <v>3687.1</v>
+      </c>
+      <c r="L304" t="n">
+        <v>774.3099999999999</v>
+      </c>
+      <c r="M304" t="n">
+        <v>4461.41</v>
+      </c>
+      <c r="N304" t="n">
+        <v>4461.41</v>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B305" t="inlineStr">
+        <is>
+          <t>DEGR 0507566647</t>
+        </is>
+      </c>
+      <c r="C305" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D305" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="E305" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="F305" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G305" t="inlineStr">
+        <is>
+          <t>DELGAZ GRID SA</t>
+        </is>
+      </c>
+      <c r="H305" t="inlineStr">
+        <is>
+          <t>10976687</t>
+        </is>
+      </c>
+      <c r="I305" t="inlineStr">
+        <is>
+          <t>FASTBIT S.R.L.</t>
+        </is>
+      </c>
+      <c r="J305" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K305" t="n">
+        <v>12.75</v>
+      </c>
+      <c r="L305" t="n">
+        <v>2.68</v>
+      </c>
+      <c r="M305" t="n">
+        <v>15.43</v>
+      </c>
+      <c r="N305" t="n">
+        <v>15.43</v>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B306" t="inlineStr">
+        <is>
+          <t>F121050626-10474</t>
+        </is>
+      </c>
+      <c r="C306" t="inlineStr">
+        <is>
+          <t>751</t>
+        </is>
+      </c>
+      <c r="D306" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="E306" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="F306" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G306" t="inlineStr">
+        <is>
+          <t>ALTEX ROMANIA SRL</t>
+        </is>
+      </c>
+      <c r="H306" t="inlineStr">
+        <is>
+          <t>2864518</t>
+        </is>
+      </c>
+      <c r="I306" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J306" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K306" t="n">
+        <v>2419.92</v>
+      </c>
+      <c r="L306" t="n">
+        <v>508.18</v>
+      </c>
+      <c r="M306" t="n">
+        <v>2928.1</v>
+      </c>
+      <c r="N306" t="n">
+        <v>2928.1</v>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B307" t="inlineStr">
+        <is>
+          <t>VDF788110786</t>
+        </is>
+      </c>
+      <c r="C307" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D307" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="E307" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
+      <c r="F307" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G307" t="inlineStr">
+        <is>
+          <t>Vodafone Romania S.A.</t>
+        </is>
+      </c>
+      <c r="H307" t="inlineStr">
+        <is>
+          <t>8971726</t>
+        </is>
+      </c>
+      <c r="I307" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J307" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K307" t="n">
+        <v>376.96</v>
+      </c>
+      <c r="L307" t="n">
+        <v>79.16</v>
+      </c>
+      <c r="M307" t="n">
+        <v>456.12</v>
+      </c>
+      <c r="N307" t="n">
+        <v>456.12</v>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B308" t="inlineStr">
+        <is>
+          <t>PMC00775206</t>
+        </is>
+      </c>
+      <c r="C308" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D308" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="E308" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="F308" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G308" t="inlineStr">
+        <is>
+          <t>PMC Group Distributie S.R.L.</t>
+        </is>
+      </c>
+      <c r="H308" t="inlineStr">
+        <is>
+          <t>17116469</t>
+        </is>
+      </c>
+      <c r="I308" t="inlineStr">
+        <is>
+          <t>FASTBIT</t>
+        </is>
+      </c>
+      <c r="J308" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K308" t="n">
+        <v>562.39</v>
+      </c>
+      <c r="L308" t="n">
+        <v>118.1</v>
+      </c>
+      <c r="M308" t="n">
+        <v>680.49</v>
+      </c>
+      <c r="N308" t="n">
+        <v>680.49</v>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B309" t="inlineStr">
+        <is>
+          <t>0091201753</t>
+        </is>
+      </c>
+      <c r="C309" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D309" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="E309" t="inlineStr">
+        <is>
+          <t>2026-06-04</t>
+        </is>
+      </c>
+      <c r="F309" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G309" t="inlineStr">
+        <is>
+          <t>LASTING System S.A.</t>
+        </is>
+      </c>
+      <c r="H309" t="inlineStr">
+        <is>
+          <t>6102484</t>
+        </is>
+      </c>
+      <c r="I309" t="inlineStr">
+        <is>
+          <t>FASTBIT S.R.L.</t>
+        </is>
+      </c>
+      <c r="J309" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K309" t="n">
+        <v>4008.85</v>
+      </c>
+      <c r="L309" t="n">
+        <v>841.86</v>
+      </c>
+      <c r="M309" t="n">
+        <v>4850.71</v>
+      </c>
+      <c r="N309" t="n">
+        <v>4850.71</v>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B310" t="inlineStr">
+        <is>
+          <t>AXL174736</t>
+        </is>
+      </c>
+      <c r="C310" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D310" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="E310" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
+      <c r="F310" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G310" t="inlineStr">
+        <is>
+          <t>AXEL SOFT IT GROUP SRL</t>
+        </is>
+      </c>
+      <c r="H310" t="inlineStr">
+        <is>
+          <t>14594957</t>
+        </is>
+      </c>
+      <c r="I310" t="inlineStr">
+        <is>
+          <t>FASTBIT</t>
+        </is>
+      </c>
+      <c r="J310" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K310" t="n">
+        <v>7069.5</v>
+      </c>
+      <c r="L310" t="n">
+        <v>1484.6</v>
+      </c>
+      <c r="M310" t="n">
+        <v>8554.1</v>
+      </c>
+      <c r="N310" t="n">
+        <v>8554.1</v>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B311" t="inlineStr">
+        <is>
+          <t>ADVS 9976</t>
+        </is>
+      </c>
+      <c r="C311" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D311" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="E311" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="F311" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G311" t="inlineStr">
+        <is>
+          <t>ADVS.RO SRL</t>
+        </is>
+      </c>
+      <c r="H311" t="inlineStr">
+        <is>
+          <t>28056869</t>
+        </is>
+      </c>
+      <c r="I311" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J311" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K311" t="n">
+        <v>894.21</v>
+      </c>
+      <c r="L311" t="n">
+        <v>187.79</v>
+      </c>
+      <c r="M311" t="n">
+        <v>1082</v>
+      </c>
+      <c r="N311" t="n">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B312" t="inlineStr">
+        <is>
+          <t>PMC00774638</t>
+        </is>
+      </c>
+      <c r="C312" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D312" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="E312" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="F312" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G312" t="inlineStr">
+        <is>
+          <t>PMC Group Distributie S.R.L.</t>
+        </is>
+      </c>
+      <c r="H312" t="inlineStr">
+        <is>
+          <t>17116469</t>
+        </is>
+      </c>
+      <c r="I312" t="inlineStr">
+        <is>
+          <t>FASTBIT</t>
+        </is>
+      </c>
+      <c r="J312" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K312" t="n">
+        <v>480.05</v>
+      </c>
+      <c r="L312" t="n">
+        <v>100.81</v>
+      </c>
+      <c r="M312" t="n">
+        <v>580.86</v>
+      </c>
+      <c r="N312" t="n">
+        <v>580.86</v>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B313" t="inlineStr">
+        <is>
+          <t>0003036</t>
+        </is>
+      </c>
+      <c r="C313" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D313" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="E313" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="F313" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G313" t="inlineStr">
+        <is>
+          <t>Alex Office Center S.R.L.</t>
+        </is>
+      </c>
+      <c r="H313" t="inlineStr">
+        <is>
+          <t>32068160</t>
+        </is>
+      </c>
+      <c r="I313" t="inlineStr">
+        <is>
+          <t>FASTBIT S.R.L.</t>
+        </is>
+      </c>
+      <c r="J313" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K313" t="n">
+        <v>2599.9</v>
+      </c>
+      <c r="L313" t="n">
+        <v>545.98</v>
+      </c>
+      <c r="M313" t="n">
+        <v>3145.88</v>
+      </c>
+      <c r="N313" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B314" t="inlineStr">
+        <is>
+          <t>MAF 420871</t>
+        </is>
+      </c>
+      <c r="C314" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D314" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="E314" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="F314" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G314" t="inlineStr">
+        <is>
+          <t>Mentor Marketing&amp;Distribution SRL</t>
+        </is>
+      </c>
+      <c r="H314" t="inlineStr">
+        <is>
+          <t>15314753</t>
+        </is>
+      </c>
+      <c r="I314" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J314" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K314" t="n">
+        <v>268.92</v>
+      </c>
+      <c r="L314" t="n">
+        <v>56.47</v>
+      </c>
+      <c r="M314" t="n">
+        <v>325.39</v>
+      </c>
+      <c r="N314" t="n">
+        <v>325.39</v>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B315" t="inlineStr">
+        <is>
+          <t>2621949970</t>
+        </is>
+      </c>
+      <c r="C315" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D315" t="inlineStr">
+        <is>
+          <t>2026-05-03</t>
+        </is>
+      </c>
+      <c r="E315" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="F315" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G315" t="inlineStr">
+        <is>
+          <t>SC MOL Romania Petroleum Products SRL</t>
+        </is>
+      </c>
+      <c r="H315" t="inlineStr">
+        <is>
+          <t>7745470</t>
+        </is>
+      </c>
+      <c r="I315" t="inlineStr">
+        <is>
+          <t>Fastbit S.R.L.</t>
+        </is>
+      </c>
+      <c r="J315" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K315" t="n">
+        <v>1992.07</v>
+      </c>
+      <c r="L315" t="n">
+        <v>418.34</v>
+      </c>
+      <c r="M315" t="n">
+        <v>2410.41</v>
+      </c>
+      <c r="N315" t="n">
+        <v>2410.41</v>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B316" t="inlineStr">
+        <is>
+          <t>689061</t>
+        </is>
+      </c>
+      <c r="C316" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D316" t="inlineStr">
+        <is>
+          <t>2026-05-01</t>
+        </is>
+      </c>
+      <c r="E316" t="inlineStr">
+        <is>
+          <t>2026-05-16</t>
+        </is>
+      </c>
+      <c r="F316" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G316" t="inlineStr">
+        <is>
+          <t>Bolt Operations OÜ</t>
+        </is>
+      </c>
+      <c r="H316" t="inlineStr">
+        <is>
+          <t>42717800</t>
+        </is>
+      </c>
+      <c r="I316" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J316" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K316" t="n">
+        <v>170.01</v>
+      </c>
+      <c r="L316" t="n">
+        <v>35.7</v>
+      </c>
+      <c r="M316" t="n">
+        <v>205.71</v>
+      </c>
+      <c r="N316" t="n">
+        <v>205.71</v>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B317" t="inlineStr">
+        <is>
+          <t>AXL_MSP00556</t>
+        </is>
+      </c>
+      <c r="C317" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D317" t="inlineStr">
+        <is>
+          <t>2026-05-01</t>
+        </is>
+      </c>
+      <c r="E317" t="inlineStr">
+        <is>
+          <t>2026-05-16</t>
+        </is>
+      </c>
+      <c r="F317" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G317" t="inlineStr">
+        <is>
+          <t>AXEL SOFT IT GROUP SRL</t>
+        </is>
+      </c>
+      <c r="H317" t="inlineStr">
+        <is>
+          <t>14594957</t>
+        </is>
+      </c>
+      <c r="I317" t="inlineStr">
+        <is>
+          <t>FASTBIT</t>
+        </is>
+      </c>
+      <c r="J317" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K317" t="n">
+        <v>297.62</v>
+      </c>
+      <c r="L317" t="n">
+        <v>62.5</v>
+      </c>
+      <c r="M317" t="n">
+        <v>360.12</v>
+      </c>
+      <c r="N317" t="n">
+        <v>360.12</v>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B318" t="inlineStr">
+        <is>
+          <t>EUINRO26-135747</t>
+        </is>
+      </c>
+      <c r="C318" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D318" t="inlineStr">
+        <is>
+          <t>2026-05-01</t>
+        </is>
+      </c>
+      <c r="E318" t="inlineStr">
+        <is>
+          <t>2026-05-01</t>
+        </is>
+      </c>
+      <c r="F318" t="inlineStr">
+        <is>
+          <t>EUR</t>
+        </is>
+      </c>
+      <c r="G318" t="inlineStr">
+        <is>
+          <t>Amazon Web Services EMEA SARL Luxemburg Sucursala Bucuresti</t>
+        </is>
+      </c>
+      <c r="H318" t="inlineStr">
+        <is>
+          <t>42960484</t>
+        </is>
+      </c>
+      <c r="I318" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J318" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K318" t="n">
+        <v>0</v>
+      </c>
+      <c r="L318" t="n">
+        <v>0</v>
+      </c>
+      <c r="M318" t="n">
+        <v>0</v>
+      </c>
+      <c r="N318" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B319" t="inlineStr">
+        <is>
+          <t>FLXONL000121688</t>
+        </is>
+      </c>
+      <c r="C319" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D319" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="E319" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="F319" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G319" t="inlineStr">
+        <is>
+          <t>FLAX COMPUTERS S.R.L.</t>
+        </is>
+      </c>
+      <c r="H319" t="inlineStr">
+        <is>
+          <t>14639030</t>
+        </is>
+      </c>
+      <c r="I319" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J319" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K319" t="n">
+        <v>0</v>
+      </c>
+      <c r="L319" t="n">
+        <v>0</v>
+      </c>
+      <c r="M319" t="n">
+        <v>0</v>
+      </c>
+      <c r="N319" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B320" t="inlineStr">
+        <is>
+          <t>57012188630</t>
+        </is>
+      </c>
+      <c r="C320" t="inlineStr">
+        <is>
+          <t>751</t>
+        </is>
+      </c>
+      <c r="D320" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="E320" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="F320" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G320" t="inlineStr">
+        <is>
+          <t>DEDEMAN SRL</t>
+        </is>
+      </c>
+      <c r="H320" t="inlineStr">
+        <is>
+          <t>2816464</t>
+        </is>
+      </c>
+      <c r="I320" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J320" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K320" t="n">
+        <v>342.8</v>
+      </c>
+      <c r="L320" t="n">
+        <v>71.98999999999999</v>
+      </c>
+      <c r="M320" t="n">
+        <v>414.79</v>
+      </c>
+      <c r="N320" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B321" t="inlineStr">
+        <is>
+          <t>CM nr. 0024054</t>
+        </is>
+      </c>
+      <c r="C321" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D321" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="E321" t="inlineStr">
+        <is>
+          <t>2026-05-30</t>
+        </is>
+      </c>
+      <c r="F321" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G321" t="inlineStr">
+        <is>
+          <t>CENTRUL MEDICAL ALFAMED S.R.L.</t>
+        </is>
+      </c>
+      <c r="H321" t="inlineStr">
+        <is>
+          <t>40634384</t>
+        </is>
+      </c>
+      <c r="I321" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J321" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K321" t="n">
+        <v>100</v>
+      </c>
+      <c r="L321" t="n">
+        <v>0</v>
+      </c>
+      <c r="M321" t="n">
+        <v>100</v>
+      </c>
+      <c r="N321" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B322" t="inlineStr">
+        <is>
+          <t>G7 678054</t>
+        </is>
+      </c>
+      <c r="C322" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D322" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="E322" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="F322" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G322" t="inlineStr">
+        <is>
+          <t>G7 DYNAMICS SRL</t>
+        </is>
+      </c>
+      <c r="H322" t="inlineStr">
+        <is>
+          <t>53790970</t>
+        </is>
+      </c>
+      <c r="I322" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J322" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K322" t="n">
+        <v>3111.24</v>
+      </c>
+      <c r="L322" t="n">
+        <v>653.36</v>
+      </c>
+      <c r="M322" t="n">
+        <v>3764.6</v>
+      </c>
+      <c r="N322" t="n">
+        <v>3764.6</v>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B323" t="inlineStr">
+        <is>
+          <t>MK661</t>
+        </is>
+      </c>
+      <c r="C323" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D323" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="E323" t="inlineStr">
+        <is>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="F323" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G323" t="inlineStr">
+        <is>
+          <t>S.C. MACO HOSPITALITY S.R.L.</t>
+        </is>
+      </c>
+      <c r="H323" t="inlineStr">
+        <is>
+          <t>34045767</t>
+        </is>
+      </c>
+      <c r="I323" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J323" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K323" t="n">
+        <v>189.19</v>
+      </c>
+      <c r="L323" t="n">
+        <v>20.81</v>
+      </c>
+      <c r="M323" t="n">
+        <v>210</v>
+      </c>
+      <c r="N323" t="n">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B324" t="inlineStr">
+        <is>
+          <t>IS ADV37403</t>
+        </is>
+      </c>
+      <c r="C324" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D324" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="E324" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="F324" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G324" t="inlineStr">
+        <is>
+          <t>ADVICE MEDIA SRL</t>
+        </is>
+      </c>
+      <c r="H324" t="inlineStr">
+        <is>
+          <t>22097533</t>
+        </is>
+      </c>
+      <c r="I324" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J324" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K324" t="n">
+        <v>3260</v>
+      </c>
+      <c r="L324" t="n">
+        <v>684.6</v>
+      </c>
+      <c r="M324" t="n">
+        <v>3944.6</v>
+      </c>
+      <c r="N324" t="n">
+        <v>3944.6</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B325" t="inlineStr">
+        <is>
+          <t>PR-RO 16334</t>
+        </is>
+      </c>
+      <c r="C325" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D325" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="E325" t="inlineStr">
+        <is>
+          <t>2026-05-10</t>
+        </is>
+      </c>
+      <c r="F325" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G325" t="inlineStr">
+        <is>
+          <t>Partybox Ro S.R.L.</t>
+        </is>
+      </c>
+      <c r="H325" t="inlineStr">
+        <is>
+          <t>24370051</t>
+        </is>
+      </c>
+      <c r="I325" t="inlineStr">
+        <is>
+          <t>Fastbit S.R.L.</t>
+        </is>
+      </c>
+      <c r="J325" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K325" t="n">
+        <v>1399.5</v>
+      </c>
+      <c r="L325" t="n">
+        <v>293.9</v>
+      </c>
+      <c r="M325" t="n">
+        <v>1693.4</v>
+      </c>
+      <c r="N325" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B326" t="inlineStr">
+        <is>
+          <t>553</t>
+        </is>
+      </c>
+      <c r="C326" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D326" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="E326" t="inlineStr">
+        <is>
+          <t>2026-05-14</t>
+        </is>
+      </c>
+      <c r="F326" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G326" t="inlineStr">
+        <is>
+          <t>ECO SOFTWARE CONSULTING SRL</t>
+        </is>
+      </c>
+      <c r="H326" t="inlineStr">
+        <is>
+          <t>31641676</t>
+        </is>
+      </c>
+      <c r="I326" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J326" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K326" t="n">
+        <v>15500</v>
+      </c>
+      <c r="L326" t="n">
+        <v>0</v>
+      </c>
+      <c r="M326" t="n">
+        <v>15500</v>
+      </c>
+      <c r="N326" t="n">
+        <v>15500</v>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B327" t="inlineStr">
+        <is>
+          <t>CON.0508483.06</t>
+        </is>
+      </c>
+      <c r="C327" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D327" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="E327" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="F327" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G327" t="inlineStr">
+        <is>
+          <t>IMPACT ADVERTISING SRL</t>
+        </is>
+      </c>
+      <c r="H327" t="inlineStr">
+        <is>
+          <t>13556726</t>
+        </is>
+      </c>
+      <c r="I327" t="inlineStr">
+        <is>
+          <t>Fastbit SRL</t>
+        </is>
+      </c>
+      <c r="J327" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K327" t="n">
+        <v>48.25</v>
+      </c>
+      <c r="L327" t="n">
+        <v>10.13</v>
+      </c>
+      <c r="M327" t="n">
+        <v>58.38</v>
+      </c>
+      <c r="N327" t="n">
+        <v>58.38</v>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B328" t="inlineStr">
+        <is>
+          <t>AXPM29185</t>
+        </is>
+      </c>
+      <c r="C328" t="inlineStr">
+        <is>
+          <t>751</t>
+        </is>
+      </c>
+      <c r="D328" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="E328" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="F328" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G328" t="inlineStr">
+        <is>
+          <t>D AUTO XPERT S.R.L.</t>
+        </is>
+      </c>
+      <c r="H328" t="inlineStr">
+        <is>
+          <t>23246269</t>
+        </is>
+      </c>
+      <c r="I328" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J328" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K328" t="n">
+        <v>3559.24</v>
+      </c>
+      <c r="L328" t="n">
+        <v>747.4299999999999</v>
+      </c>
+      <c r="M328" t="n">
+        <v>4306.67</v>
+      </c>
+      <c r="N328" t="n">
+        <v>4306.67</v>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B329" t="inlineStr">
+        <is>
+          <t>ALETM10183</t>
+        </is>
+      </c>
+      <c r="C329" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D329" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="E329" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="F329" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G329" t="inlineStr">
+        <is>
+          <t>S.C. Cleo &amp; Ale S.R.L.</t>
+        </is>
+      </c>
+      <c r="H329" t="inlineStr">
+        <is>
+          <t>24772687</t>
+        </is>
+      </c>
+      <c r="I329" t="inlineStr">
+        <is>
+          <t>Fastbit</t>
+        </is>
+      </c>
+      <c r="J329" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K329" t="n">
+        <v>110.68</v>
+      </c>
+      <c r="L329" t="n">
+        <v>23.24</v>
+      </c>
+      <c r="M329" t="n">
+        <v>133.92</v>
+      </c>
+      <c r="N329" t="n">
+        <v>133.92</v>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B330" t="inlineStr">
+        <is>
+          <t>ABCD152604</t>
+        </is>
+      </c>
+      <c r="C330" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D330" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="E330" t="inlineStr">
+        <is>
+          <t>2026-05-29</t>
+        </is>
+      </c>
+      <c r="F330" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G330" t="inlineStr">
+        <is>
+          <t>FLAMAN SRL</t>
+        </is>
+      </c>
+      <c r="H330" t="inlineStr">
+        <is>
+          <t>17886697</t>
+        </is>
+      </c>
+      <c r="I330" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J330" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K330" t="n">
+        <v>50.03</v>
+      </c>
+      <c r="L330" t="n">
+        <v>10.5</v>
+      </c>
+      <c r="M330" t="n">
+        <v>60.53</v>
+      </c>
+      <c r="N330" t="n">
+        <v>60.53</v>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B331" t="inlineStr">
+        <is>
+          <t>1016226033314</t>
+        </is>
+      </c>
+      <c r="C331" t="inlineStr">
+        <is>
+          <t>751</t>
+        </is>
+      </c>
+      <c r="D331" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="E331" t="inlineStr"/>
+      <c r="F331" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G331" t="inlineStr">
+        <is>
+          <t>LIDL Discount S.R.L.</t>
+        </is>
+      </c>
+      <c r="H331" t="inlineStr">
+        <is>
+          <t>22891860</t>
+        </is>
+      </c>
+      <c r="I331" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL -</t>
+        </is>
+      </c>
+      <c r="J331" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K331" t="n">
+        <v>51.73</v>
+      </c>
+      <c r="L331" t="n">
+        <v>10.86</v>
+      </c>
+      <c r="M331" t="n">
+        <v>62.59</v>
+      </c>
+      <c r="N331" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B332" t="inlineStr">
+        <is>
+          <t>AXL174645</t>
+        </is>
+      </c>
+      <c r="C332" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D332" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="E332" t="inlineStr">
+        <is>
+          <t>2026-05-14</t>
+        </is>
+      </c>
+      <c r="F332" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G332" t="inlineStr">
+        <is>
+          <t>AXEL SOFT IT GROUP SRL</t>
+        </is>
+      </c>
+      <c r="H332" t="inlineStr">
+        <is>
+          <t>14594957</t>
+        </is>
+      </c>
+      <c r="I332" t="inlineStr">
+        <is>
+          <t>FASTBIT</t>
+        </is>
+      </c>
+      <c r="J332" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K332" t="n">
+        <v>749.41</v>
+      </c>
+      <c r="L332" t="n">
+        <v>157.38</v>
+      </c>
+      <c r="M332" t="n">
+        <v>906.79</v>
+      </c>
+      <c r="N332" t="n">
+        <v>906.79</v>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B333" t="inlineStr">
+        <is>
+          <t>1081</t>
+        </is>
+      </c>
+      <c r="C333" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D333" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="E333" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="F333" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G333" t="inlineStr">
+        <is>
+          <t>FEROBANAT S.R.L.</t>
+        </is>
+      </c>
+      <c r="H333" t="inlineStr">
+        <is>
+          <t>29396346</t>
+        </is>
+      </c>
+      <c r="I333" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J333" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K333" t="n">
+        <v>134.71</v>
+      </c>
+      <c r="L333" t="n">
+        <v>28.29</v>
+      </c>
+      <c r="M333" t="n">
+        <v>163</v>
+      </c>
+      <c r="N333" t="n">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B334" t="inlineStr">
+        <is>
+          <t>PRN04234</t>
+        </is>
+      </c>
+      <c r="C334" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D334" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="E334" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="F334" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G334" t="inlineStr">
+        <is>
+          <t>TROFEZ PRINT S.R.L.</t>
+        </is>
+      </c>
+      <c r="H334" t="inlineStr">
+        <is>
+          <t>49251820</t>
+        </is>
+      </c>
+      <c r="I334" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J334" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K334" t="n">
+        <v>76.04000000000001</v>
+      </c>
+      <c r="L334" t="n">
+        <v>15.96</v>
+      </c>
+      <c r="M334" t="n">
+        <v>92</v>
+      </c>
+      <c r="N334" t="n">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B335" t="inlineStr">
+        <is>
+          <t>ESC 1026267</t>
+        </is>
+      </c>
+      <c r="C335" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D335" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="E335" t="inlineStr">
+        <is>
+          <t>2026-05-29</t>
+        </is>
+      </c>
+      <c r="F335" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G335" t="inlineStr">
+        <is>
+          <t>Economic Soft Consulting Srl</t>
+        </is>
+      </c>
+      <c r="H335" t="inlineStr">
+        <is>
+          <t>12891234</t>
+        </is>
+      </c>
+      <c r="I335" t="inlineStr">
+        <is>
+          <t>Fastbit SRL</t>
+        </is>
+      </c>
+      <c r="J335" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K335" t="n">
+        <v>1203.13</v>
+      </c>
+      <c r="L335" t="n">
+        <v>252.66</v>
+      </c>
+      <c r="M335" t="n">
+        <v>1455.79</v>
+      </c>
+      <c r="N335" t="n">
+        <v>1455.79</v>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B336" t="inlineStr">
+        <is>
+          <t>LES 19879</t>
+        </is>
+      </c>
+      <c r="C336" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D336" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="E336" t="inlineStr">
+        <is>
+          <t>2026-05-28</t>
+        </is>
+      </c>
+      <c r="F336" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G336" t="inlineStr">
+        <is>
+          <t>S.C. L&amp;E Solutions S.R.L.</t>
+        </is>
+      </c>
+      <c r="H336" t="inlineStr">
+        <is>
+          <t>16684355</t>
+        </is>
+      </c>
+      <c r="I336" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J336" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K336" t="n">
+        <v>670.1900000000001</v>
+      </c>
+      <c r="L336" t="n">
+        <v>140.74</v>
+      </c>
+      <c r="M336" t="n">
+        <v>810.9299999999999</v>
+      </c>
+      <c r="N336" t="n">
+        <v>810.9299999999999</v>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B337" t="inlineStr">
+        <is>
+          <t>DINT48370</t>
+        </is>
+      </c>
+      <c r="C337" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D337" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
+      <c r="E337" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
+      <c r="F337" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G337" t="inlineStr">
+        <is>
+          <t>INTTECH INDUSTRY SRL</t>
+        </is>
+      </c>
+      <c r="H337" t="inlineStr">
+        <is>
+          <t>14080611</t>
+        </is>
+      </c>
+      <c r="I337" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J337" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K337" t="n">
+        <v>247</v>
+      </c>
+      <c r="L337" t="n">
+        <v>27.17</v>
+      </c>
+      <c r="M337" t="n">
+        <v>274.17</v>
+      </c>
+      <c r="N337" t="n">
+        <v>274.17</v>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B338" t="inlineStr">
+        <is>
+          <t>AXPM29146</t>
+        </is>
+      </c>
+      <c r="C338" t="inlineStr">
+        <is>
+          <t>751</t>
+        </is>
+      </c>
+      <c r="D338" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
+      <c r="E338" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
+      <c r="F338" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G338" t="inlineStr">
+        <is>
+          <t>D AUTO XPERT S.R.L.</t>
+        </is>
+      </c>
+      <c r="H338" t="inlineStr">
+        <is>
+          <t>23246269</t>
+        </is>
+      </c>
+      <c r="I338" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J338" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K338" t="n">
+        <v>562.64</v>
+      </c>
+      <c r="L338" t="n">
+        <v>118.15</v>
+      </c>
+      <c r="M338" t="n">
+        <v>680.79</v>
+      </c>
+      <c r="N338" t="n">
+        <v>680.79</v>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B339" t="inlineStr">
+        <is>
+          <t>ADVS 9931</t>
+        </is>
+      </c>
+      <c r="C339" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D339" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
+      <c r="E339" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="F339" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G339" t="inlineStr">
+        <is>
+          <t>ADVS.RO SRL</t>
+        </is>
+      </c>
+      <c r="H339" t="inlineStr">
+        <is>
+          <t>28056869</t>
+        </is>
+      </c>
+      <c r="I339" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J339" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K339" t="n">
+        <v>578.51</v>
+      </c>
+      <c r="L339" t="n">
+        <v>121.49</v>
+      </c>
+      <c r="M339" t="n">
+        <v>700</v>
+      </c>
+      <c r="N339" t="n">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B340" t="inlineStr">
+        <is>
+          <t>9003514416</t>
+        </is>
+      </c>
+      <c r="C340" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D340" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
+      <c r="E340" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="F340" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G340" t="inlineStr">
+        <is>
+          <t>Network One Distribution S.R.L.</t>
+        </is>
+      </c>
+      <c r="H340" t="inlineStr">
+        <is>
+          <t>15056387</t>
+        </is>
+      </c>
+      <c r="I340" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J340" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K340" t="n">
+        <v>15</v>
+      </c>
+      <c r="L340" t="n">
+        <v>3.15</v>
+      </c>
+      <c r="M340" t="n">
+        <v>18.15</v>
+      </c>
+      <c r="N340" t="n">
+        <v>18.15</v>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B341" t="inlineStr">
+        <is>
+          <t>0091201411</t>
+        </is>
+      </c>
+      <c r="C341" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D341" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
+      <c r="E341" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="F341" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G341" t="inlineStr">
+        <is>
+          <t>LASTING System S.A.</t>
+        </is>
+      </c>
+      <c r="H341" t="inlineStr">
+        <is>
+          <t>6102484</t>
+        </is>
+      </c>
+      <c r="I341" t="inlineStr">
+        <is>
+          <t>FASTBIT S.R.L.</t>
+        </is>
+      </c>
+      <c r="J341" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K341" t="n">
+        <v>85.95999999999999</v>
+      </c>
+      <c r="L341" t="n">
+        <v>18.05</v>
+      </c>
+      <c r="M341" t="n">
+        <v>104.01</v>
+      </c>
+      <c r="N341" t="n">
+        <v>104.01</v>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B342" t="inlineStr">
+        <is>
+          <t>0091201403</t>
+        </is>
+      </c>
+      <c r="C342" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D342" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
+      <c r="E342" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="F342" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G342" t="inlineStr">
+        <is>
+          <t>LASTING System S.A.</t>
+        </is>
+      </c>
+      <c r="H342" t="inlineStr">
+        <is>
+          <t>6102484</t>
+        </is>
+      </c>
+      <c r="I342" t="inlineStr">
+        <is>
+          <t>FASTBIT S.R.L.</t>
+        </is>
+      </c>
+      <c r="J342" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K342" t="n">
+        <v>6398.51</v>
+      </c>
+      <c r="L342" t="n">
+        <v>1343.69</v>
+      </c>
+      <c r="M342" t="n">
+        <v>7742.2</v>
+      </c>
+      <c r="N342" t="n">
+        <v>7742.2</v>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B343" t="inlineStr">
+        <is>
+          <t>9003513638</t>
+        </is>
+      </c>
+      <c r="C343" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D343" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
+      <c r="E343" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="F343" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G343" t="inlineStr">
+        <is>
+          <t>Network One Distribution S.R.L.</t>
+        </is>
+      </c>
+      <c r="H343" t="inlineStr">
+        <is>
+          <t>15056387</t>
+        </is>
+      </c>
+      <c r="I343" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J343" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K343" t="n">
+        <v>296.75</v>
+      </c>
+      <c r="L343" t="n">
+        <v>62.32</v>
+      </c>
+      <c r="M343" t="n">
+        <v>359.07</v>
+      </c>
+      <c r="N343" t="n">
+        <v>359.07</v>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B344" t="inlineStr">
+        <is>
+          <t>FGHBDDCB-03-2026-0005542</t>
+        </is>
+      </c>
+      <c r="C344" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D344" t="inlineStr">
+        <is>
+          <t>2026-04-25</t>
+        </is>
+      </c>
+      <c r="E344" t="inlineStr"/>
+      <c r="F344" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G344" t="inlineStr">
+        <is>
+          <t>KCP MOBILITY TEN S.R.L.</t>
+        </is>
+      </c>
+      <c r="H344" t="inlineStr">
+        <is>
+          <t>52654431</t>
+        </is>
+      </c>
+      <c r="I344" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J344" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K344" t="n">
+        <v>13.56</v>
+      </c>
+      <c r="L344" t="n">
+        <v>0</v>
+      </c>
+      <c r="M344" t="n">
+        <v>13.56</v>
+      </c>
+      <c r="N344" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B345" t="inlineStr">
+        <is>
+          <t>CM nr. 0024004</t>
+        </is>
+      </c>
+      <c r="C345" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D345" t="inlineStr">
+        <is>
+          <t>2026-04-24</t>
+        </is>
+      </c>
+      <c r="E345" t="inlineStr">
+        <is>
+          <t>2026-05-24</t>
+        </is>
+      </c>
+      <c r="F345" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G345" t="inlineStr">
+        <is>
+          <t>CENTRUL MEDICAL ALFAMED S.R.L.</t>
+        </is>
+      </c>
+      <c r="H345" t="inlineStr">
+        <is>
+          <t>40634384</t>
+        </is>
+      </c>
+      <c r="I345" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J345" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K345" t="n">
+        <v>400</v>
+      </c>
+      <c r="L345" t="n">
+        <v>0</v>
+      </c>
+      <c r="M345" t="n">
+        <v>400</v>
+      </c>
+      <c r="N345" t="n">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B346" t="inlineStr">
+        <is>
+          <t>AXPM29139</t>
+        </is>
+      </c>
+      <c r="C346" t="inlineStr">
+        <is>
+          <t>751</t>
+        </is>
+      </c>
+      <c r="D346" t="inlineStr">
+        <is>
+          <t>2026-04-24</t>
+        </is>
+      </c>
+      <c r="E346" t="inlineStr">
+        <is>
+          <t>2026-04-24</t>
+        </is>
+      </c>
+      <c r="F346" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G346" t="inlineStr">
+        <is>
+          <t>D AUTO XPERT S.R.L.</t>
+        </is>
+      </c>
+      <c r="H346" t="inlineStr">
+        <is>
+          <t>23246269</t>
+        </is>
+      </c>
+      <c r="I346" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J346" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K346" t="n">
+        <v>150</v>
+      </c>
+      <c r="L346" t="n">
+        <v>31.5</v>
+      </c>
+      <c r="M346" t="n">
+        <v>181.5</v>
+      </c>
+      <c r="N346" t="n">
+        <v>181.5</v>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B347" t="inlineStr">
+        <is>
+          <t>EMKT671603</t>
+        </is>
+      </c>
+      <c r="C347" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D347" t="inlineStr">
+        <is>
+          <t>2026-04-24</t>
+        </is>
+      </c>
+      <c r="E347" t="inlineStr">
+        <is>
+          <t>2026-04-24</t>
+        </is>
+      </c>
+      <c r="F347" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G347" t="inlineStr">
+        <is>
+          <t>ELMA IMPEX S.R.L.</t>
+        </is>
+      </c>
+      <c r="H347" t="inlineStr">
+        <is>
+          <t>6512360</t>
+        </is>
+      </c>
+      <c r="I347" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J347" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K347" t="n">
+        <v>60</v>
+      </c>
+      <c r="L347" t="n">
+        <v>12.6</v>
+      </c>
+      <c r="M347" t="n">
+        <v>72.59999999999999</v>
+      </c>
+      <c r="N347" t="n">
+        <v>72.59999999999999</v>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B348" t="inlineStr">
+        <is>
+          <t>26EI07035799</t>
+        </is>
+      </c>
+      <c r="C348" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D348" t="inlineStr">
+        <is>
+          <t>2026-04-23</t>
+        </is>
+      </c>
+      <c r="E348" t="inlineStr">
+        <is>
+          <t>2026-05-08</t>
+        </is>
+      </c>
+      <c r="F348" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G348" t="inlineStr">
+        <is>
+          <t>PPC Energie S.A.</t>
+        </is>
+      </c>
+      <c r="H348" t="inlineStr">
+        <is>
+          <t>22000460</t>
+        </is>
+      </c>
+      <c r="I348" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J348" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K348" t="n">
+        <v>409.58</v>
+      </c>
+      <c r="L348" t="n">
+        <v>86.01000000000001</v>
+      </c>
+      <c r="M348" t="n">
+        <v>495.59</v>
+      </c>
+      <c r="N348" t="n">
+        <v>495.59</v>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B349" t="inlineStr">
+        <is>
+          <t>26EI07042151</t>
+        </is>
+      </c>
+      <c r="C349" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D349" t="inlineStr">
+        <is>
+          <t>2026-04-23</t>
+        </is>
+      </c>
+      <c r="E349" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="F349" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G349" t="inlineStr">
+        <is>
+          <t>PPC Energie S.A.</t>
+        </is>
+      </c>
+      <c r="H349" t="inlineStr">
+        <is>
+          <t>22000460</t>
+        </is>
+      </c>
+      <c r="I349" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J349" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K349" t="n">
+        <v>629.8200000000001</v>
+      </c>
+      <c r="L349" t="n">
+        <v>132.26</v>
+      </c>
+      <c r="M349" t="n">
+        <v>762.08</v>
+      </c>
+      <c r="N349" t="n">
+        <v>762.08</v>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B350" t="inlineStr">
+        <is>
+          <t>SCP657933</t>
+        </is>
+      </c>
+      <c r="C350" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D350" t="inlineStr">
+        <is>
+          <t>2026-04-23</t>
+        </is>
+      </c>
+      <c r="E350" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
+      <c r="F350" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G350" t="inlineStr">
+        <is>
+          <t>Autoritatea pentru Digitalizarea Romaniei</t>
+        </is>
+      </c>
+      <c r="H350" t="inlineStr">
+        <is>
+          <t>42283735</t>
+        </is>
+      </c>
+      <c r="I350" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J350" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K350" t="n">
+        <v>20</v>
+      </c>
+      <c r="L350" t="n">
+        <v>4.2</v>
+      </c>
+      <c r="M350" t="n">
+        <v>24.2</v>
+      </c>
+      <c r="N350" t="n">
+        <v>24.2</v>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B351" t="inlineStr">
+        <is>
+          <t>IS ADV37349</t>
+        </is>
+      </c>
+      <c r="C351" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D351" t="inlineStr">
+        <is>
+          <t>2026-04-23</t>
+        </is>
+      </c>
+      <c r="E351" t="inlineStr">
+        <is>
+          <t>2026-04-23</t>
+        </is>
+      </c>
+      <c r="F351" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G351" t="inlineStr">
+        <is>
+          <t>ADVICE MEDIA SRL</t>
+        </is>
+      </c>
+      <c r="H351" t="inlineStr">
+        <is>
+          <t>22097533</t>
+        </is>
+      </c>
+      <c r="I351" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J351" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K351" t="n">
+        <v>585</v>
+      </c>
+      <c r="L351" t="n">
+        <v>122.85</v>
+      </c>
+      <c r="M351" t="n">
+        <v>707.85</v>
+      </c>
+      <c r="N351" t="n">
+        <v>707.85</v>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B352" t="inlineStr">
+        <is>
+          <t>JAT015642155</t>
+        </is>
+      </c>
+      <c r="C352" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D352" t="inlineStr">
+        <is>
+          <t>2026-04-23</t>
+        </is>
+      </c>
+      <c r="E352" t="inlineStr">
+        <is>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="F352" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G352" t="inlineStr">
+        <is>
+          <t>Orange Romania S.A.</t>
+        </is>
+      </c>
+      <c r="H352" t="inlineStr">
+        <is>
+          <t>9010105</t>
+        </is>
+      </c>
+      <c r="I352" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J352" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K352" t="n">
+        <v>1898.4</v>
+      </c>
+      <c r="L352" t="n">
+        <v>374.66</v>
+      </c>
+      <c r="M352" t="n">
+        <v>2273.06</v>
+      </c>
+      <c r="N352" t="n">
+        <v>2273.06</v>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B353" t="inlineStr">
+        <is>
+          <t>26EI07003432</t>
+        </is>
+      </c>
+      <c r="C353" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D353" t="inlineStr">
+        <is>
+          <t>2026-04-23</t>
+        </is>
+      </c>
+      <c r="E353" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="F353" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G353" t="inlineStr">
+        <is>
+          <t>PPC Energie S.A.</t>
+        </is>
+      </c>
+      <c r="H353" t="inlineStr">
+        <is>
+          <t>22000460</t>
+        </is>
+      </c>
+      <c r="I353" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J353" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K353" t="n">
+        <v>1666.91</v>
+      </c>
+      <c r="L353" t="n">
+        <v>350.05</v>
+      </c>
+      <c r="M353" t="n">
+        <v>2016.96</v>
+      </c>
+      <c r="N353" t="n">
+        <v>2016.96</v>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B354" t="inlineStr">
+        <is>
+          <t>BGC-2048</t>
+        </is>
+      </c>
+      <c r="C354" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D354" t="inlineStr">
+        <is>
+          <t>2026-04-23</t>
+        </is>
+      </c>
+      <c r="E354" t="inlineStr">
+        <is>
+          <t>2026-04-23</t>
+        </is>
+      </c>
+      <c r="F354" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G354" t="inlineStr">
+        <is>
+          <t>SC BIO GARDEN CLEAN SRL</t>
+        </is>
+      </c>
+      <c r="H354" t="inlineStr">
+        <is>
+          <t>38151760</t>
+        </is>
+      </c>
+      <c r="I354" t="inlineStr">
+        <is>
+          <t>SC FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J354" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K354" t="n">
+        <v>3160</v>
+      </c>
+      <c r="L354" t="n">
+        <v>663.6</v>
+      </c>
+      <c r="M354" t="n">
+        <v>3823.6</v>
+      </c>
+      <c r="N354" t="n">
+        <v>3823.6</v>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B355" t="inlineStr">
+        <is>
+          <t>BSMC9921</t>
+        </is>
+      </c>
+      <c r="C355" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D355" t="inlineStr">
+        <is>
+          <t>2026-04-23</t>
+        </is>
+      </c>
+      <c r="E355" t="inlineStr">
+        <is>
+          <t>2026-05-03</t>
+        </is>
+      </c>
+      <c r="F355" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G355" t="inlineStr">
+        <is>
+          <t>BUSINESS SMC SERVICE SRL</t>
+        </is>
+      </c>
+      <c r="H355" t="inlineStr">
+        <is>
+          <t>24351300</t>
+        </is>
+      </c>
+      <c r="I355" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J355" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K355" t="n">
+        <v>350</v>
+      </c>
+      <c r="L355" t="n">
+        <v>73.5</v>
+      </c>
+      <c r="M355" t="n">
+        <v>423.5</v>
+      </c>
+      <c r="N355" t="n">
+        <v>423.5</v>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B356" t="inlineStr">
+        <is>
+          <t>PITA1102167</t>
+        </is>
+      </c>
+      <c r="C356" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D356" t="inlineStr">
+        <is>
+          <t>2026-04-23</t>
+        </is>
+      </c>
+      <c r="E356" t="inlineStr">
+        <is>
+          <t>2026-04-23</t>
+        </is>
+      </c>
+      <c r="F356" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G356" t="inlineStr">
+        <is>
+          <t>Autobon Parts Tyres</t>
+        </is>
+      </c>
+      <c r="H356" t="inlineStr">
+        <is>
+          <t>27389490</t>
+        </is>
+      </c>
+      <c r="I356" t="inlineStr">
+        <is>
+          <t>Fastbit S.R.L.</t>
+        </is>
+      </c>
+      <c r="J356" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K356" t="n">
+        <v>1494.18</v>
+      </c>
+      <c r="L356" t="n">
+        <v>313.77</v>
+      </c>
+      <c r="M356" t="n">
+        <v>1807.95</v>
+      </c>
+      <c r="N356" t="n">
+        <v>1807.95</v>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B357" t="inlineStr">
+        <is>
+          <t>K1202602416</t>
+        </is>
+      </c>
+      <c r="C357" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D357" t="inlineStr">
+        <is>
+          <t>2026-04-22</t>
+        </is>
+      </c>
+      <c r="E357" t="inlineStr">
+        <is>
+          <t>2026-04-22</t>
+        </is>
+      </c>
+      <c r="F357" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G357" t="inlineStr">
+        <is>
+          <t>KADIS COMMUNICATION</t>
+        </is>
+      </c>
+      <c r="H357" t="inlineStr">
+        <is>
+          <t>11972420</t>
+        </is>
+      </c>
+      <c r="I357" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J357" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K357" t="n">
+        <v>1200</v>
+      </c>
+      <c r="L357" t="n">
+        <v>252</v>
+      </c>
+      <c r="M357" t="n">
+        <v>1452</v>
+      </c>
+      <c r="N357" t="n">
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B358" t="inlineStr">
+        <is>
+          <t>AXL174505</t>
+        </is>
+      </c>
+      <c r="C358" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D358" t="inlineStr">
+        <is>
+          <t>2026-04-22</t>
+        </is>
+      </c>
+      <c r="E358" t="inlineStr">
+        <is>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="F358" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G358" t="inlineStr">
+        <is>
+          <t>AXEL SOFT IT GROUP SRL</t>
+        </is>
+      </c>
+      <c r="H358" t="inlineStr">
+        <is>
+          <t>14594957</t>
+        </is>
+      </c>
+      <c r="I358" t="inlineStr">
+        <is>
+          <t>FASTBIT</t>
+        </is>
+      </c>
+      <c r="J358" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K358" t="n">
+        <v>107.73</v>
+      </c>
+      <c r="L358" t="n">
+        <v>22.62</v>
+      </c>
+      <c r="M358" t="n">
+        <v>130.35</v>
+      </c>
+      <c r="N358" t="n">
+        <v>130.35</v>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B359" t="inlineStr">
+        <is>
+          <t>CON.0507679.06</t>
+        </is>
+      </c>
+      <c r="C359" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D359" t="inlineStr">
+        <is>
+          <t>2026-04-22</t>
+        </is>
+      </c>
+      <c r="E359" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="F359" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G359" t="inlineStr">
+        <is>
+          <t>IMPACT ADVERTISING SRL</t>
+        </is>
+      </c>
+      <c r="H359" t="inlineStr">
+        <is>
+          <t>13556726</t>
+        </is>
+      </c>
+      <c r="I359" t="inlineStr">
+        <is>
+          <t>Fastbit SRL</t>
+        </is>
+      </c>
+      <c r="J359" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K359" t="n">
+        <v>122.14</v>
+      </c>
+      <c r="L359" t="n">
+        <v>25.65</v>
+      </c>
+      <c r="M359" t="n">
+        <v>147.79</v>
+      </c>
+      <c r="N359" t="n">
+        <v>147.79</v>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B360" t="inlineStr">
+        <is>
+          <t>279100897718</t>
+        </is>
+      </c>
+      <c r="C360" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D360" t="inlineStr">
+        <is>
+          <t>2026-04-22</t>
+        </is>
+      </c>
+      <c r="E360" t="inlineStr">
+        <is>
+          <t>2026-04-25</t>
+        </is>
+      </c>
+      <c r="F360" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G360" t="inlineStr">
+        <is>
+          <t>DANTE INTERNATIONAL SA</t>
+        </is>
+      </c>
+      <c r="H360" t="inlineStr">
+        <is>
+          <t>14399840</t>
+        </is>
+      </c>
+      <c r="I360" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J360" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K360" t="n">
+        <v>250.56</v>
+      </c>
+      <c r="L360" t="n">
+        <v>52.62</v>
+      </c>
+      <c r="M360" t="n">
+        <v>303.18</v>
+      </c>
+      <c r="N360" t="n">
+        <v>303.18</v>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B361" t="inlineStr">
+        <is>
+          <t>FLXONL000121203</t>
+        </is>
+      </c>
+      <c r="C361" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D361" t="inlineStr">
+        <is>
+          <t>2026-04-22</t>
+        </is>
+      </c>
+      <c r="E361" t="inlineStr">
+        <is>
+          <t>2026-04-22</t>
+        </is>
+      </c>
+      <c r="F361" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G361" t="inlineStr">
+        <is>
+          <t>FLAX COMPUTERS S.R.L.</t>
+        </is>
+      </c>
+      <c r="H361" t="inlineStr">
+        <is>
+          <t>14639030</t>
+        </is>
+      </c>
+      <c r="I361" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J361" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K361" t="n">
+        <v>3975.97</v>
+      </c>
+      <c r="L361" t="n">
+        <v>834.95</v>
+      </c>
+      <c r="M361" t="n">
+        <v>4810.92</v>
+      </c>
+      <c r="N361" t="n">
+        <v>4810.92</v>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B362" t="inlineStr">
+        <is>
+          <t>ATX-038776751</t>
+        </is>
+      </c>
+      <c r="C362" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D362" t="inlineStr">
+        <is>
+          <t>2026-04-22</t>
+        </is>
+      </c>
+      <c r="E362" t="inlineStr">
+        <is>
+          <t>2026-04-22</t>
+        </is>
+      </c>
+      <c r="F362" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G362" t="inlineStr">
+        <is>
+          <t>ALTEX ROMANIA SRL</t>
+        </is>
+      </c>
+      <c r="H362" t="inlineStr">
+        <is>
+          <t>2864518</t>
+        </is>
+      </c>
+      <c r="I362" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J362" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K362" t="n">
+        <v>1652.88</v>
+      </c>
+      <c r="L362" t="n">
+        <v>347.11</v>
+      </c>
+      <c r="M362" t="n">
+        <v>1999.99</v>
+      </c>
+      <c r="N362" t="n">
+        <v>1999.99</v>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B363" t="inlineStr">
+        <is>
+          <t>ATX-038776747</t>
+        </is>
+      </c>
+      <c r="C363" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D363" t="inlineStr">
+        <is>
+          <t>2026-04-22</t>
+        </is>
+      </c>
+      <c r="E363" t="inlineStr">
+        <is>
+          <t>2026-04-22</t>
+        </is>
+      </c>
+      <c r="F363" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G363" t="inlineStr">
+        <is>
+          <t>ALTEX ROMANIA SRL</t>
+        </is>
+      </c>
+      <c r="H363" t="inlineStr">
+        <is>
+          <t>2864518</t>
+        </is>
+      </c>
+      <c r="I363" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J363" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K363" t="n">
+        <v>297.51</v>
+      </c>
+      <c r="L363" t="n">
+        <v>62.48</v>
+      </c>
+      <c r="M363" t="n">
+        <v>359.99</v>
+      </c>
+      <c r="N363" t="n">
+        <v>359.99</v>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B364" t="inlineStr">
+        <is>
+          <t>MS EON 010833838024</t>
+        </is>
+      </c>
+      <c r="C364" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D364" t="inlineStr">
+        <is>
+          <t>2026-04-22</t>
+        </is>
+      </c>
+      <c r="E364" t="inlineStr">
+        <is>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="F364" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G364" t="inlineStr">
+        <is>
+          <t>E.ON Energie Romania S.A.</t>
+        </is>
+      </c>
+      <c r="H364" t="inlineStr">
+        <is>
+          <t>22043010</t>
+        </is>
+      </c>
+      <c r="I364" t="inlineStr">
+        <is>
+          <t>FASTBIT S.R.L.</t>
+        </is>
+      </c>
+      <c r="J364" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K364" t="n">
+        <v>262.92</v>
+      </c>
+      <c r="L364" t="n">
+        <v>55.21</v>
+      </c>
+      <c r="M364" t="n">
+        <v>318.13</v>
+      </c>
+      <c r="N364" t="n">
+        <v>318.13</v>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B365" t="inlineStr">
+        <is>
+          <t>0091201218</t>
+        </is>
+      </c>
+      <c r="C365" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D365" t="inlineStr">
+        <is>
+          <t>2026-04-22</t>
+        </is>
+      </c>
+      <c r="E365" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
+      <c r="F365" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G365" t="inlineStr">
+        <is>
+          <t>LASTING System S.A.</t>
+        </is>
+      </c>
+      <c r="H365" t="inlineStr">
+        <is>
+          <t>6102484</t>
+        </is>
+      </c>
+      <c r="I365" t="inlineStr">
+        <is>
+          <t>FASTBIT S.R.L.</t>
+        </is>
+      </c>
+      <c r="J365" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K365" t="n">
+        <v>582.66</v>
+      </c>
+      <c r="L365" t="n">
+        <v>122.36</v>
+      </c>
+      <c r="M365" t="n">
+        <v>705.02</v>
+      </c>
+      <c r="N365" t="n">
+        <v>705.02</v>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B366" t="inlineStr">
+        <is>
+          <t>SGX-394697</t>
+        </is>
+      </c>
+      <c r="C366" t="inlineStr">
+        <is>
+          <t>751</t>
+        </is>
+      </c>
+      <c r="D366" t="inlineStr">
+        <is>
+          <t>2026-04-22</t>
+        </is>
+      </c>
+      <c r="E366" t="inlineStr">
+        <is>
+          <t>2026-04-22</t>
+        </is>
+      </c>
+      <c r="F366" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G366" t="inlineStr">
+        <is>
+          <t>SPORT GURU SA</t>
+        </is>
+      </c>
+      <c r="H366" t="inlineStr">
+        <is>
+          <t>26533007</t>
+        </is>
+      </c>
+      <c r="I366" t="inlineStr">
+        <is>
+          <t>Fastbit</t>
+        </is>
+      </c>
+      <c r="J366" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K366" t="n">
+        <v>495.04</v>
+      </c>
+      <c r="L366" t="n">
+        <v>103.96</v>
+      </c>
+      <c r="M366" t="n">
+        <v>599</v>
+      </c>
+      <c r="N366" t="n">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B367" t="inlineStr">
+        <is>
+          <t>AXPM29083</t>
+        </is>
+      </c>
+      <c r="C367" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D367" t="inlineStr">
+        <is>
+          <t>2026-04-21</t>
+        </is>
+      </c>
+      <c r="E367" t="inlineStr">
+        <is>
+          <t>2026-04-21</t>
+        </is>
+      </c>
+      <c r="F367" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G367" t="inlineStr">
+        <is>
+          <t>D AUTO XPERT S.R.L.</t>
+        </is>
+      </c>
+      <c r="H367" t="inlineStr">
+        <is>
+          <t>23246269</t>
+        </is>
+      </c>
+      <c r="I367" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J367" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K367" t="n">
+        <v>1135.15</v>
+      </c>
+      <c r="L367" t="n">
+        <v>238.39</v>
+      </c>
+      <c r="M367" t="n">
+        <v>1373.54</v>
+      </c>
+      <c r="N367" t="n">
+        <v>1373.54</v>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B368" t="inlineStr">
+        <is>
+          <t>95221</t>
+        </is>
+      </c>
+      <c r="C368" t="inlineStr">
+        <is>
+          <t>751</t>
+        </is>
+      </c>
+      <c r="D368" t="inlineStr">
+        <is>
+          <t>2026-04-21</t>
+        </is>
+      </c>
+      <c r="E368" t="inlineStr">
+        <is>
+          <t>2026-04-21</t>
+        </is>
+      </c>
+      <c r="F368" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G368" t="inlineStr">
+        <is>
+          <t>HOTEL DEVELOPMENT S.A.</t>
+        </is>
+      </c>
+      <c r="H368" t="inlineStr">
+        <is>
+          <t>39570821</t>
+        </is>
+      </c>
+      <c r="I368" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J368" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K368" t="n">
+        <v>12.4</v>
+      </c>
+      <c r="L368" t="n">
+        <v>2.6</v>
+      </c>
+      <c r="M368" t="n">
+        <v>15</v>
+      </c>
+      <c r="N368" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B369" t="inlineStr">
+        <is>
+          <t>75443057</t>
+        </is>
+      </c>
+      <c r="C369" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D369" t="inlineStr">
+        <is>
+          <t>2026-04-21</t>
+        </is>
+      </c>
+      <c r="E369" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="F369" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G369" t="inlineStr">
+        <is>
+          <t>ALSO Technology Romania SRL</t>
+        </is>
+      </c>
+      <c r="H369" t="inlineStr">
+        <is>
+          <t>32429907</t>
+        </is>
+      </c>
+      <c r="I369" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J369" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K369" t="n">
+        <v>25555.24</v>
+      </c>
+      <c r="L369" t="n">
+        <v>0</v>
+      </c>
+      <c r="M369" t="n">
+        <v>25555.24</v>
+      </c>
+      <c r="N369" t="n">
+        <v>25555.24</v>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B370" t="inlineStr">
+        <is>
+          <t>4903008623</t>
+        </is>
+      </c>
+      <c r="C370" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D370" t="inlineStr">
+        <is>
+          <t>2026-04-20</t>
+        </is>
+      </c>
+      <c r="E370" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
+      <c r="F370" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G370" t="inlineStr">
+        <is>
+          <t>CRAYON SOFTWARE EXPERTS ROMANIA S.R.L.</t>
+        </is>
+      </c>
+      <c r="H370" t="inlineStr">
+        <is>
+          <t>41889483</t>
+        </is>
+      </c>
+      <c r="I370" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J370" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K370" t="n">
+        <v>6485.81</v>
+      </c>
+      <c r="L370" t="n">
+        <v>1362.02</v>
+      </c>
+      <c r="M370" t="n">
+        <v>7847.83</v>
+      </c>
+      <c r="N370" t="n">
+        <v>7847.83</v>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B371" t="inlineStr">
+        <is>
+          <t>279100807932</t>
+        </is>
+      </c>
+      <c r="C371" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D371" t="inlineStr">
+        <is>
+          <t>2026-04-20</t>
+        </is>
+      </c>
+      <c r="E371" t="inlineStr">
+        <is>
+          <t>2026-04-23</t>
+        </is>
+      </c>
+      <c r="F371" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G371" t="inlineStr">
+        <is>
+          <t>DANTE INTERNATIONAL SA</t>
+        </is>
+      </c>
+      <c r="H371" t="inlineStr">
+        <is>
+          <t>14399840</t>
+        </is>
+      </c>
+      <c r="I371" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J371" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K371" t="n">
+        <v>141.78</v>
+      </c>
+      <c r="L371" t="n">
+        <v>29.78</v>
+      </c>
+      <c r="M371" t="n">
+        <v>171.56</v>
+      </c>
+      <c r="N371" t="n">
+        <v>171.56</v>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B372" t="inlineStr">
+        <is>
+          <t>FIEHBBDG-03-2026-0002169</t>
+        </is>
+      </c>
+      <c r="C372" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D372" t="inlineStr">
+        <is>
+          <t>2026-04-20</t>
+        </is>
+      </c>
+      <c r="E372" t="inlineStr"/>
+      <c r="F372" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G372" t="inlineStr">
+        <is>
+          <t>GET RIDE S.R.L.</t>
+        </is>
+      </c>
+      <c r="H372" t="inlineStr">
+        <is>
+          <t>48049688</t>
+        </is>
+      </c>
+      <c r="I372" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J372" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K372" t="n">
+        <v>35.12</v>
+      </c>
+      <c r="L372" t="n">
+        <v>7.38</v>
+      </c>
+      <c r="M372" t="n">
+        <v>42.5</v>
+      </c>
+      <c r="N372" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B373" t="inlineStr">
+        <is>
+          <t>9003507458</t>
+        </is>
+      </c>
+      <c r="C373" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D373" t="inlineStr">
+        <is>
+          <t>2026-04-20</t>
+        </is>
+      </c>
+      <c r="E373" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
+      <c r="F373" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G373" t="inlineStr">
+        <is>
+          <t>Network One Distribution S.R.L.</t>
+        </is>
+      </c>
+      <c r="H373" t="inlineStr">
+        <is>
+          <t>15056387</t>
+        </is>
+      </c>
+      <c r="I373" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J373" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K373" t="n">
+        <v>1982.19</v>
+      </c>
+      <c r="L373" t="n">
+        <v>416.26</v>
+      </c>
+      <c r="M373" t="n">
+        <v>2398.45</v>
+      </c>
+      <c r="N373" t="n">
+        <v>2398.45</v>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B374" t="inlineStr">
+        <is>
+          <t>8281000364</t>
+        </is>
+      </c>
+      <c r="C374" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D374" t="inlineStr">
+        <is>
+          <t>2026-04-20</t>
+        </is>
+      </c>
+      <c r="E374" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
+      <c r="F374" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G374" t="inlineStr">
+        <is>
+          <t>TD SYNNEX Bucharest SRL</t>
+        </is>
+      </c>
+      <c r="H374" t="inlineStr">
+        <is>
+          <t>21267001</t>
+        </is>
+      </c>
+      <c r="I374" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J374" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K374" t="n">
+        <v>1521.48</v>
+      </c>
+      <c r="L374" t="n">
+        <v>319.51</v>
+      </c>
+      <c r="M374" t="n">
+        <v>1840.99</v>
+      </c>
+      <c r="N374" t="n">
+        <v>1840.99</v>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B375" t="inlineStr">
+        <is>
+          <t>ST-6508</t>
+        </is>
+      </c>
+      <c r="C375" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D375" t="inlineStr">
+        <is>
+          <t>2026-04-18</t>
+        </is>
+      </c>
+      <c r="E375" t="inlineStr">
+        <is>
+          <t>2026-04-18</t>
+        </is>
+      </c>
+      <c r="F375" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G375" t="inlineStr">
+        <is>
+          <t>TBF APPS S.R.L.</t>
+        </is>
+      </c>
+      <c r="H375" t="inlineStr">
+        <is>
+          <t>41670067</t>
+        </is>
+      </c>
+      <c r="I375" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL (CUI:RO15390696)</t>
+        </is>
+      </c>
+      <c r="J375" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K375" t="n">
+        <v>479</v>
+      </c>
+      <c r="L375" t="n">
+        <v>100.59</v>
+      </c>
+      <c r="M375" t="n">
+        <v>579.59</v>
+      </c>
+      <c r="N375" t="n">
+        <v>579.59</v>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B376" t="inlineStr">
+        <is>
+          <t>SS761568</t>
+        </is>
+      </c>
+      <c r="C376" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D376" t="inlineStr">
+        <is>
+          <t>2026-04-17</t>
+        </is>
+      </c>
+      <c r="E376" t="inlineStr">
+        <is>
+          <t>2026-04-17</t>
+        </is>
+      </c>
+      <c r="F376" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G376" t="inlineStr">
+        <is>
+          <t>SPYSHOP SRL</t>
+        </is>
+      </c>
+      <c r="H376" t="inlineStr">
+        <is>
+          <t>25051565</t>
+        </is>
+      </c>
+      <c r="I376" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J376" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K376" t="n">
+        <v>415.08</v>
+      </c>
+      <c r="L376" t="n">
+        <v>87.17</v>
+      </c>
+      <c r="M376" t="n">
+        <v>502.25</v>
+      </c>
+      <c r="N376" t="n">
+        <v>502.25</v>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B377" t="inlineStr">
+        <is>
+          <t>2621944162</t>
+        </is>
+      </c>
+      <c r="C377" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D377" t="inlineStr">
+        <is>
+          <t>2026-04-17</t>
+        </is>
+      </c>
+      <c r="E377" t="inlineStr">
+        <is>
+          <t>2026-05-02</t>
+        </is>
+      </c>
+      <c r="F377" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G377" t="inlineStr">
+        <is>
+          <t>SC MOL Romania Petroleum Products SRL</t>
+        </is>
+      </c>
+      <c r="H377" t="inlineStr">
+        <is>
+          <t>7745470</t>
+        </is>
+      </c>
+      <c r="I377" t="inlineStr">
+        <is>
+          <t>Fastbit S.R.L.</t>
+        </is>
+      </c>
+      <c r="J377" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K377" t="n">
+        <v>3178.77</v>
+      </c>
+      <c r="L377" t="n">
+        <v>667.54</v>
+      </c>
+      <c r="M377" t="n">
+        <v>3846.31</v>
+      </c>
+      <c r="N377" t="n">
+        <v>3846.31</v>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B378" t="inlineStr">
+        <is>
+          <t>ALETM10132</t>
+        </is>
+      </c>
+      <c r="C378" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D378" t="inlineStr">
+        <is>
+          <t>2026-04-17</t>
+        </is>
+      </c>
+      <c r="E378" t="inlineStr">
+        <is>
+          <t>2026-04-17</t>
+        </is>
+      </c>
+      <c r="F378" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G378" t="inlineStr">
+        <is>
+          <t>S.C. Cleo &amp; Ale S.R.L.</t>
+        </is>
+      </c>
+      <c r="H378" t="inlineStr">
+        <is>
+          <t>24772687</t>
+        </is>
+      </c>
+      <c r="I378" t="inlineStr">
+        <is>
+          <t>Fastbit</t>
+        </is>
+      </c>
+      <c r="J378" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K378" t="n">
+        <v>7548.31</v>
+      </c>
+      <c r="L378" t="n">
+        <v>1585.14</v>
+      </c>
+      <c r="M378" t="n">
+        <v>9133.450000000001</v>
+      </c>
+      <c r="N378" t="n">
+        <v>9133.450000000001</v>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B379" t="inlineStr">
+        <is>
+          <t>FAN03543248</t>
+        </is>
+      </c>
+      <c r="C379" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D379" t="inlineStr">
+        <is>
+          <t>2026-04-17</t>
+        </is>
+      </c>
+      <c r="E379" t="inlineStr">
+        <is>
+          <t>2026-04-17</t>
+        </is>
+      </c>
+      <c r="F379" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G379" t="inlineStr">
+        <is>
+          <t>Fanplace IT SRL</t>
+        </is>
+      </c>
+      <c r="H379" t="inlineStr">
+        <is>
+          <t>31962960</t>
+        </is>
+      </c>
+      <c r="I379" t="inlineStr">
+        <is>
+          <t>SC FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J379" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K379" t="n">
+        <v>945.87</v>
+      </c>
+      <c r="L379" t="n">
+        <v>198.64</v>
+      </c>
+      <c r="M379" t="n">
+        <v>1144.51</v>
+      </c>
+      <c r="N379" t="n">
+        <v>1144.51</v>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B380" t="inlineStr">
+        <is>
+          <t>ESC 1026243</t>
+        </is>
+      </c>
+      <c r="C380" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D380" t="inlineStr">
+        <is>
+          <t>2026-04-16</t>
+        </is>
+      </c>
+      <c r="E380" t="inlineStr">
+        <is>
+          <t>2026-05-16</t>
+        </is>
+      </c>
+      <c r="F380" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G380" t="inlineStr">
+        <is>
+          <t>Economic Soft Consulting Srl</t>
+        </is>
+      </c>
+      <c r="H380" t="inlineStr">
+        <is>
+          <t>12891234</t>
+        </is>
+      </c>
+      <c r="I380" t="inlineStr">
+        <is>
+          <t>Fastbit SRL</t>
+        </is>
+      </c>
+      <c r="J380" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K380" t="n">
+        <v>928.67</v>
+      </c>
+      <c r="L380" t="n">
+        <v>195.02</v>
+      </c>
+      <c r="M380" t="n">
+        <v>1123.69</v>
+      </c>
+      <c r="N380" t="n">
+        <v>1123.69</v>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B381" t="inlineStr">
+        <is>
+          <t>OB 329</t>
+        </is>
+      </c>
+      <c r="C381" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D381" t="inlineStr">
+        <is>
+          <t>2026-04-16</t>
+        </is>
+      </c>
+      <c r="E381" t="inlineStr">
+        <is>
+          <t>2026-04-16</t>
+        </is>
+      </c>
+      <c r="F381" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G381" t="inlineStr">
+        <is>
+          <t>OVI BONTE STUDIO SRL</t>
+        </is>
+      </c>
+      <c r="H381" t="inlineStr">
+        <is>
+          <t>38351009</t>
+        </is>
+      </c>
+      <c r="I381" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J381" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K381" t="n">
+        <v>1750</v>
+      </c>
+      <c r="L381" t="n">
+        <v>0</v>
+      </c>
+      <c r="M381" t="n">
+        <v>1750</v>
+      </c>
+      <c r="N381" t="n">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B382" t="inlineStr">
+        <is>
+          <t>182600268</t>
+        </is>
+      </c>
+      <c r="C382" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D382" t="inlineStr">
+        <is>
+          <t>2026-04-15</t>
+        </is>
+      </c>
+      <c r="E382" t="inlineStr">
+        <is>
+          <t>2026-05-30</t>
+        </is>
+      </c>
+      <c r="F382" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G382" t="inlineStr">
+        <is>
+          <t>ALEF DISTRIBUTION RO SA</t>
+        </is>
+      </c>
+      <c r="H382" t="inlineStr">
+        <is>
+          <t>37561959</t>
+        </is>
+      </c>
+      <c r="I382" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J382" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K382" t="n">
+        <v>66631.86</v>
+      </c>
+      <c r="L382" t="n">
+        <v>13992.69</v>
+      </c>
+      <c r="M382" t="n">
+        <v>80624.55</v>
+      </c>
+      <c r="N382" t="n">
+        <v>80624.55</v>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B383" t="inlineStr">
+        <is>
+          <t>1020326013189</t>
+        </is>
+      </c>
+      <c r="C383" t="inlineStr">
+        <is>
+          <t>751</t>
+        </is>
+      </c>
+      <c r="D383" t="inlineStr">
+        <is>
+          <t>2026-04-15</t>
+        </is>
+      </c>
+      <c r="E383" t="inlineStr"/>
+      <c r="F383" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G383" t="inlineStr">
+        <is>
+          <t>LIDL Discount S.R.L.</t>
+        </is>
+      </c>
+      <c r="H383" t="inlineStr">
+        <is>
+          <t>22891860</t>
+        </is>
+      </c>
+      <c r="I383" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL -</t>
+        </is>
+      </c>
+      <c r="J383" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K383" t="n">
+        <v>94.40000000000001</v>
+      </c>
+      <c r="L383" t="n">
+        <v>9.06</v>
+      </c>
+      <c r="M383" t="n">
+        <v>103.46</v>
+      </c>
+      <c r="N383" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B384" t="inlineStr">
+        <is>
+          <t>EKO-SM29050</t>
+        </is>
+      </c>
+      <c r="C384" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D384" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="E384" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="F384" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G384" t="inlineStr">
+        <is>
+          <t>EKOMMERCE EST SRL</t>
+        </is>
+      </c>
+      <c r="H384" t="inlineStr">
+        <is>
+          <t>24795842</t>
+        </is>
+      </c>
+      <c r="I384" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J384" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K384" t="n">
+        <v>532</v>
+      </c>
+      <c r="L384" t="n">
+        <v>111.72</v>
+      </c>
+      <c r="M384" t="n">
+        <v>643.72</v>
+      </c>
+      <c r="N384" t="n">
+        <v>643.72</v>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B385" t="inlineStr">
+        <is>
+          <t>AXL174285</t>
+        </is>
+      </c>
+      <c r="C385" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D385" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="E385" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="F385" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G385" t="inlineStr">
+        <is>
+          <t>AXEL SOFT IT GROUP SRL</t>
+        </is>
+      </c>
+      <c r="H385" t="inlineStr">
+        <is>
+          <t>14594957</t>
+        </is>
+      </c>
+      <c r="I385" t="inlineStr">
+        <is>
+          <t>FASTBIT</t>
+        </is>
+      </c>
+      <c r="J385" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K385" t="n">
+        <v>599.5</v>
+      </c>
+      <c r="L385" t="n">
+        <v>125.9</v>
+      </c>
+      <c r="M385" t="n">
+        <v>725.4</v>
+      </c>
+      <c r="N385" t="n">
+        <v>725.4</v>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B386" t="inlineStr">
+        <is>
+          <t>WROV5994633</t>
+        </is>
+      </c>
+      <c r="C386" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D386" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="E386" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="F386" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G386" t="inlineStr">
+        <is>
+          <t>Uniunea Nationala a Transportatorilor Rutieri din Romania</t>
+        </is>
+      </c>
+      <c r="H386" t="inlineStr">
+        <is>
+          <t>2836143</t>
+        </is>
+      </c>
+      <c r="I386" t="inlineStr">
+        <is>
+          <t>Fastbit SRL</t>
+        </is>
+      </c>
+      <c r="J386" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K386" t="n">
+        <v>210.7</v>
+      </c>
+      <c r="L386" t="n">
+        <v>44.25</v>
+      </c>
+      <c r="M386" t="n">
+        <v>254.95</v>
+      </c>
+      <c r="N386" t="n">
+        <v>254.95</v>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B387" t="inlineStr">
+        <is>
+          <t>9003501319</t>
+        </is>
+      </c>
+      <c r="C387" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D387" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="E387" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="F387" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G387" t="inlineStr">
+        <is>
+          <t>Network One Distribution S.R.L.</t>
+        </is>
+      </c>
+      <c r="H387" t="inlineStr">
+        <is>
+          <t>15056387</t>
+        </is>
+      </c>
+      <c r="I387" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J387" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K387" t="n">
+        <v>1348.08</v>
+      </c>
+      <c r="L387" t="n">
+        <v>283.1</v>
+      </c>
+      <c r="M387" t="n">
+        <v>1631.18</v>
+      </c>
+      <c r="N387" t="n">
+        <v>1631.18</v>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B388" t="inlineStr">
+        <is>
+          <t>GHGF0822</t>
+        </is>
+      </c>
+      <c r="C388" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D388" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="E388" t="inlineStr">
+        <is>
+          <t>2026-05-14</t>
+        </is>
+      </c>
+      <c r="F388" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G388" t="inlineStr">
+        <is>
+          <t>BOMADIS TOP SRL</t>
+        </is>
+      </c>
+      <c r="H388" t="inlineStr">
+        <is>
+          <t>14078441</t>
+        </is>
+      </c>
+      <c r="I388" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J388" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K388" t="n">
+        <v>500</v>
+      </c>
+      <c r="L388" t="n">
+        <v>105</v>
+      </c>
+      <c r="M388" t="n">
+        <v>605</v>
+      </c>
+      <c r="N388" t="n">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B389" t="inlineStr">
+        <is>
+          <t>PMC00767919</t>
+        </is>
+      </c>
+      <c r="C389" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D389" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="E389" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="F389" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G389" t="inlineStr">
+        <is>
+          <t>PMC Group Distributie S.R.L.</t>
+        </is>
+      </c>
+      <c r="H389" t="inlineStr">
+        <is>
+          <t>17116469</t>
+        </is>
+      </c>
+      <c r="I389" t="inlineStr">
+        <is>
+          <t>FASTBIT</t>
+        </is>
+      </c>
+      <c r="J389" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K389" t="n">
+        <v>148.28</v>
+      </c>
+      <c r="L389" t="n">
+        <v>31.14</v>
+      </c>
+      <c r="M389" t="n">
+        <v>179.42</v>
+      </c>
+      <c r="N389" t="n">
+        <v>179.42</v>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B390" t="inlineStr">
+        <is>
+          <t>SMSR0731972</t>
+        </is>
+      </c>
+      <c r="C390" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D390" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="E390" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="F390" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G390" t="inlineStr">
+        <is>
+          <t>Uniunea Nationala a Transportatorilor Rutieri din Romania</t>
+        </is>
+      </c>
+      <c r="H390" t="inlineStr">
+        <is>
+          <t>2836143</t>
+        </is>
+      </c>
+      <c r="I390" t="inlineStr">
+        <is>
+          <t>Fastbit SRL</t>
+        </is>
+      </c>
+      <c r="J390" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K390" t="n">
+        <v>1.51</v>
+      </c>
+      <c r="L390" t="n">
+        <v>0.32</v>
+      </c>
+      <c r="M390" t="n">
+        <v>1.83</v>
+      </c>
+      <c r="N390" t="n">
+        <v>1.83</v>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B391" t="inlineStr">
+        <is>
+          <t>4041D0000018123</t>
+        </is>
+      </c>
+      <c r="C391" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D391" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="E391" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="F391" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G391" t="inlineStr">
+        <is>
+          <t>Tesla</t>
+        </is>
+      </c>
+      <c r="H391" t="inlineStr">
+        <is>
+          <t>43602301</t>
+        </is>
+      </c>
+      <c r="I391" t="inlineStr">
+        <is>
+          <t>Fastbit SRL</t>
+        </is>
+      </c>
+      <c r="J391" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K391" t="n">
+        <v>41.32</v>
+      </c>
+      <c r="L391" t="n">
+        <v>8.68</v>
+      </c>
+      <c r="M391" t="n">
+        <v>50</v>
+      </c>
+      <c r="N391" t="n">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B392" t="inlineStr">
+        <is>
+          <t>032</t>
+        </is>
+      </c>
+      <c r="C392" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D392" t="inlineStr">
+        <is>
+          <t>2026-04-10</t>
+        </is>
+      </c>
+      <c r="E392" t="inlineStr">
+        <is>
+          <t>2026-04-10</t>
+        </is>
+      </c>
+      <c r="F392" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G392" t="inlineStr">
+        <is>
+          <t>NIKCONCEPT 2023 S.R.L.</t>
+        </is>
+      </c>
+      <c r="H392" t="inlineStr">
+        <is>
+          <t>47675829</t>
+        </is>
+      </c>
+      <c r="I392" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J392" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K392" t="n">
+        <v>10300</v>
+      </c>
+      <c r="L392" t="n">
+        <v>0</v>
+      </c>
+      <c r="M392" t="n">
+        <v>10300</v>
+      </c>
+      <c r="N392" t="n">
+        <v>10300</v>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B393" t="inlineStr">
+        <is>
+          <t>PI0100</t>
+        </is>
+      </c>
+      <c r="C393" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D393" t="inlineStr">
+        <is>
+          <t>2026-04-10</t>
+        </is>
+      </c>
+      <c r="E393" t="inlineStr">
+        <is>
+          <t>2026-05-10</t>
+        </is>
+      </c>
+      <c r="F393" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G393" t="inlineStr">
+        <is>
+          <t>DD POWER INNOVATIONS S.R.L.</t>
+        </is>
+      </c>
+      <c r="H393" t="inlineStr">
+        <is>
+          <t>50918723</t>
+        </is>
+      </c>
+      <c r="I393" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J393" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K393" t="n">
+        <v>1000</v>
+      </c>
+      <c r="L393" t="n">
+        <v>0</v>
+      </c>
+      <c r="M393" t="n">
+        <v>1000</v>
+      </c>
+      <c r="N393" t="n">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B394" t="inlineStr">
+        <is>
+          <t>4041S0000032002</t>
+        </is>
+      </c>
+      <c r="C394" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D394" t="inlineStr">
+        <is>
+          <t>2026-04-09</t>
+        </is>
+      </c>
+      <c r="E394" t="inlineStr">
+        <is>
+          <t>2026-04-09</t>
+        </is>
+      </c>
+      <c r="F394" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G394" t="inlineStr">
+        <is>
+          <t>Tesla</t>
+        </is>
+      </c>
+      <c r="H394" t="inlineStr">
+        <is>
+          <t>43602301</t>
+        </is>
+      </c>
+      <c r="I394" t="inlineStr">
+        <is>
+          <t>Fastbit SRL</t>
+        </is>
+      </c>
+      <c r="J394" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K394" t="n">
+        <v>810</v>
+      </c>
+      <c r="L394" t="n">
+        <v>170.1</v>
+      </c>
+      <c r="M394" t="n">
+        <v>980.1</v>
+      </c>
+      <c r="N394" t="n">
+        <v>980.1</v>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B395" t="inlineStr">
+        <is>
+          <t>BSMC9891</t>
+        </is>
+      </c>
+      <c r="C395" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D395" t="inlineStr">
+        <is>
+          <t>2026-04-09</t>
+        </is>
+      </c>
+      <c r="E395" t="inlineStr">
+        <is>
+          <t>2026-04-19</t>
+        </is>
+      </c>
+      <c r="F395" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G395" t="inlineStr">
+        <is>
+          <t>BUSINESS SMC SERVICE SRL</t>
+        </is>
+      </c>
+      <c r="H395" t="inlineStr">
+        <is>
+          <t>24351300</t>
+        </is>
+      </c>
+      <c r="I395" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J395" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K395" t="n">
+        <v>188</v>
+      </c>
+      <c r="L395" t="n">
+        <v>39.48</v>
+      </c>
+      <c r="M395" t="n">
+        <v>227.48</v>
+      </c>
+      <c r="N395" t="n">
+        <v>227.48</v>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B396" t="inlineStr">
+        <is>
+          <t>AXL174253</t>
+        </is>
+      </c>
+      <c r="C396" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D396" t="inlineStr">
+        <is>
+          <t>2026-04-09</t>
+        </is>
+      </c>
+      <c r="E396" t="inlineStr">
+        <is>
+          <t>2026-04-24</t>
+        </is>
+      </c>
+      <c r="F396" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G396" t="inlineStr">
+        <is>
+          <t>AXEL SOFT IT GROUP SRL</t>
+        </is>
+      </c>
+      <c r="H396" t="inlineStr">
+        <is>
+          <t>14594957</t>
+        </is>
+      </c>
+      <c r="I396" t="inlineStr">
+        <is>
+          <t>FASTBIT</t>
+        </is>
+      </c>
+      <c r="J396" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K396" t="n">
+        <v>599.64</v>
+      </c>
+      <c r="L396" t="n">
+        <v>125.92</v>
+      </c>
+      <c r="M396" t="n">
+        <v>725.5599999999999</v>
+      </c>
+      <c r="N396" t="n">
+        <v>725.5599999999999</v>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B397" t="inlineStr">
+        <is>
+          <t>ATX-037781133</t>
+        </is>
+      </c>
+      <c r="C397" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D397" t="inlineStr">
+        <is>
+          <t>2026-04-09</t>
+        </is>
+      </c>
+      <c r="E397" t="inlineStr">
+        <is>
+          <t>2026-04-09</t>
+        </is>
+      </c>
+      <c r="F397" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G397" t="inlineStr">
+        <is>
+          <t>ALTEX ROMANIA SRL</t>
+        </is>
+      </c>
+      <c r="H397" t="inlineStr">
+        <is>
+          <t>2864518</t>
+        </is>
+      </c>
+      <c r="I397" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J397" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K397" t="n">
+        <v>1983.44</v>
+      </c>
+      <c r="L397" t="n">
+        <v>416.52</v>
+      </c>
+      <c r="M397" t="n">
+        <v>2399.96</v>
+      </c>
+      <c r="N397" t="n">
+        <v>2399.96</v>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B398" t="inlineStr">
+        <is>
+          <t>TMCL6811375858</t>
+        </is>
+      </c>
+      <c r="C398" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D398" t="inlineStr">
+        <is>
+          <t>2026-04-09</t>
+        </is>
+      </c>
+      <c r="E398" t="inlineStr">
+        <is>
+          <t>2026-04-09</t>
+        </is>
+      </c>
+      <c r="F398" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G398" t="inlineStr">
+        <is>
+          <t>UP ROMANIA SRL</t>
+        </is>
+      </c>
+      <c r="H398" t="inlineStr">
+        <is>
+          <t>14774435</t>
+        </is>
+      </c>
+      <c r="I398" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J398" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K398" t="n">
+        <v>7635.6</v>
+      </c>
+      <c r="L398" t="n">
+        <v>15.88</v>
+      </c>
+      <c r="M398" t="n">
+        <v>7651.48</v>
+      </c>
+      <c r="N398" t="n">
+        <v>7651.48</v>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B399" t="inlineStr">
+        <is>
+          <t>0091200662</t>
+        </is>
+      </c>
+      <c r="C399" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D399" t="inlineStr">
+        <is>
+          <t>2026-04-09</t>
+        </is>
+      </c>
+      <c r="E399" t="inlineStr">
+        <is>
+          <t>2026-05-09</t>
+        </is>
+      </c>
+      <c r="F399" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G399" t="inlineStr">
+        <is>
+          <t>LASTING System S.A.</t>
+        </is>
+      </c>
+      <c r="H399" t="inlineStr">
+        <is>
+          <t>6102484</t>
+        </is>
+      </c>
+      <c r="I399" t="inlineStr">
+        <is>
+          <t>FASTBIT S.R.L.</t>
+        </is>
+      </c>
+      <c r="J399" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K399" t="n">
+        <v>142.81</v>
+      </c>
+      <c r="L399" t="n">
+        <v>29.99</v>
+      </c>
+      <c r="M399" t="n">
+        <v>172.8</v>
+      </c>
+      <c r="N399" t="n">
+        <v>172.8</v>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B400" t="inlineStr">
+        <is>
+          <t>BSMC9889</t>
+        </is>
+      </c>
+      <c r="C400" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D400" t="inlineStr">
+        <is>
+          <t>2026-04-09</t>
+        </is>
+      </c>
+      <c r="E400" t="inlineStr">
+        <is>
+          <t>2026-04-19</t>
+        </is>
+      </c>
+      <c r="F400" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G400" t="inlineStr">
+        <is>
+          <t>BUSINESS SMC SERVICE SRL</t>
+        </is>
+      </c>
+      <c r="H400" t="inlineStr">
+        <is>
+          <t>24351300</t>
+        </is>
+      </c>
+      <c r="I400" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J400" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K400" t="n">
+        <v>420</v>
+      </c>
+      <c r="L400" t="n">
+        <v>88.2</v>
+      </c>
+      <c r="M400" t="n">
+        <v>508.2</v>
+      </c>
+      <c r="N400" t="n">
+        <v>508.2</v>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B401" t="inlineStr">
+        <is>
+          <t>MD0191</t>
+        </is>
+      </c>
+      <c r="C401" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D401" t="inlineStr">
+        <is>
+          <t>2026-04-08</t>
+        </is>
+      </c>
+      <c r="E401" t="inlineStr">
+        <is>
+          <t>2026-04-15</t>
+        </is>
+      </c>
+      <c r="F401" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G401" t="inlineStr">
+        <is>
+          <t>MAGNOLIA DIGITAL S.R.L.</t>
+        </is>
+      </c>
+      <c r="H401" t="inlineStr">
+        <is>
+          <t>44354859</t>
+        </is>
+      </c>
+      <c r="I401" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J401" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K401" t="n">
+        <v>1784.69</v>
+      </c>
+      <c r="L401" t="n">
+        <v>0</v>
+      </c>
+      <c r="M401" t="n">
+        <v>1784.69</v>
+      </c>
+      <c r="N401" t="n">
+        <v>1784.69</v>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B402" t="inlineStr">
+        <is>
+          <t>CMDF 2602729</t>
+        </is>
+      </c>
+      <c r="C402" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D402" t="inlineStr">
+        <is>
+          <t>2026-04-08</t>
+        </is>
+      </c>
+      <c r="E402" t="inlineStr">
+        <is>
+          <t>2026-05-08</t>
+        </is>
+      </c>
+      <c r="F402" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G402" t="inlineStr">
+        <is>
+          <t>S.C COMANDOR S.R.L</t>
+        </is>
+      </c>
+      <c r="H402" t="inlineStr">
+        <is>
+          <t>1831601</t>
+        </is>
+      </c>
+      <c r="I402" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J402" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K402" t="n">
+        <v>423</v>
+      </c>
+      <c r="L402" t="n">
+        <v>88.83</v>
+      </c>
+      <c r="M402" t="n">
+        <v>511.83</v>
+      </c>
+      <c r="N402" t="n">
+        <v>511.83</v>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B403" t="inlineStr">
+        <is>
+          <t>0091200613</t>
+        </is>
+      </c>
+      <c r="C403" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D403" t="inlineStr">
+        <is>
+          <t>2026-04-08</t>
+        </is>
+      </c>
+      <c r="E403" t="inlineStr">
+        <is>
+          <t>2026-05-08</t>
+        </is>
+      </c>
+      <c r="F403" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G403" t="inlineStr">
+        <is>
+          <t>LASTING System S.A.</t>
+        </is>
+      </c>
+      <c r="H403" t="inlineStr">
+        <is>
+          <t>6102484</t>
+        </is>
+      </c>
+      <c r="I403" t="inlineStr">
+        <is>
+          <t>FASTBIT S.R.L.</t>
+        </is>
+      </c>
+      <c r="J403" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K403" t="n">
+        <v>611.5599999999999</v>
+      </c>
+      <c r="L403" t="n">
+        <v>128.43</v>
+      </c>
+      <c r="M403" t="n">
+        <v>739.99</v>
+      </c>
+      <c r="N403" t="n">
+        <v>739.99</v>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B404" t="inlineStr">
+        <is>
+          <t>FAN03524378</t>
+        </is>
+      </c>
+      <c r="C404" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D404" t="inlineStr">
+        <is>
+          <t>2026-04-07</t>
+        </is>
+      </c>
+      <c r="E404" t="inlineStr">
+        <is>
+          <t>2026-04-07</t>
+        </is>
+      </c>
+      <c r="F404" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G404" t="inlineStr">
+        <is>
+          <t>Fanplace IT SRL</t>
+        </is>
+      </c>
+      <c r="H404" t="inlineStr">
+        <is>
+          <t>31962960</t>
+        </is>
+      </c>
+      <c r="I404" t="inlineStr">
+        <is>
+          <t>SC FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J404" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K404" t="n">
+        <v>502.62</v>
+      </c>
+      <c r="L404" t="n">
+        <v>105.54</v>
+      </c>
+      <c r="M404" t="n">
+        <v>608.16</v>
+      </c>
+      <c r="N404" t="n">
+        <v>608.16</v>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B405" t="inlineStr">
+        <is>
+          <t>241056985</t>
+        </is>
+      </c>
+      <c r="C405" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D405" t="inlineStr">
+        <is>
+          <t>2026-04-07</t>
+        </is>
+      </c>
+      <c r="E405" t="inlineStr">
+        <is>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="F405" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G405" t="inlineStr">
+        <is>
+          <t>Senetic Distribution S.R.L.</t>
+        </is>
+      </c>
+      <c r="H405" t="inlineStr">
+        <is>
+          <t>35620943</t>
+        </is>
+      </c>
+      <c r="I405" t="inlineStr">
+        <is>
+          <t>FASTBIT S.R.L.</t>
+        </is>
+      </c>
+      <c r="J405" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K405" t="n">
+        <v>3160.88</v>
+      </c>
+      <c r="L405" t="n">
+        <v>663.78</v>
+      </c>
+      <c r="M405" t="n">
+        <v>3824.66</v>
+      </c>
+      <c r="N405" t="n">
+        <v>3824.66</v>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B406" t="inlineStr">
+        <is>
+          <t>HDC 20133279</t>
+        </is>
+      </c>
+      <c r="C406" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D406" t="inlineStr">
+        <is>
+          <t>2026-04-07</t>
+        </is>
+      </c>
+      <c r="E406" t="inlineStr">
+        <is>
+          <t>2026-04-07</t>
+        </is>
+      </c>
+      <c r="F406" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G406" t="inlineStr">
+        <is>
+          <t>SC HDC CONSULTING SRL</t>
+        </is>
+      </c>
+      <c r="H406" t="inlineStr">
+        <is>
+          <t>31120015</t>
+        </is>
+      </c>
+      <c r="I406" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J406" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K406" t="n">
+        <v>81.54000000000001</v>
+      </c>
+      <c r="L406" t="n">
+        <v>17.12</v>
+      </c>
+      <c r="M406" t="n">
+        <v>98.66</v>
+      </c>
+      <c r="N406" t="n">
+        <v>98.66</v>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B407" t="inlineStr">
+        <is>
+          <t>MPF21038198</t>
+        </is>
+      </c>
+      <c r="C407" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D407" t="inlineStr">
+        <is>
+          <t>2026-04-07</t>
+        </is>
+      </c>
+      <c r="E407" t="inlineStr">
+        <is>
+          <t>2026-04-07</t>
+        </is>
+      </c>
+      <c r="F407" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G407" t="inlineStr">
+        <is>
+          <t>MONDO PLAST SRL</t>
+        </is>
+      </c>
+      <c r="H407" t="inlineStr">
+        <is>
+          <t>12755240</t>
+        </is>
+      </c>
+      <c r="I407" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J407" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K407" t="n">
+        <v>321</v>
+      </c>
+      <c r="L407" t="n">
+        <v>67.41</v>
+      </c>
+      <c r="M407" t="n">
+        <v>388.41</v>
+      </c>
+      <c r="N407" t="n">
+        <v>388.41</v>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B408" t="inlineStr">
+        <is>
+          <t>NEWC nr. 23375</t>
+        </is>
+      </c>
+      <c r="C408" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D408" t="inlineStr">
+        <is>
+          <t>2026-04-07</t>
+        </is>
+      </c>
+      <c r="E408" t="inlineStr">
+        <is>
+          <t>2026-04-07</t>
+        </is>
+      </c>
+      <c r="F408" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G408" t="inlineStr">
+        <is>
+          <t>EMPORIS NETWORKS SRL</t>
+        </is>
+      </c>
+      <c r="H408" t="inlineStr">
+        <is>
+          <t>29823056</t>
+        </is>
+      </c>
+      <c r="I408" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J408" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K408" t="n">
+        <v>361.99</v>
+      </c>
+      <c r="L408" t="n">
+        <v>76.02</v>
+      </c>
+      <c r="M408" t="n">
+        <v>438.01</v>
+      </c>
+      <c r="N408" t="n">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B409" t="inlineStr">
+        <is>
+          <t>0091200520</t>
+        </is>
+      </c>
+      <c r="C409" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D409" t="inlineStr">
+        <is>
+          <t>2026-04-06</t>
+        </is>
+      </c>
+      <c r="E409" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="F409" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G409" t="inlineStr">
+        <is>
+          <t>LASTING System S.A.</t>
+        </is>
+      </c>
+      <c r="H409" t="inlineStr">
+        <is>
+          <t>6102484</t>
+        </is>
+      </c>
+      <c r="I409" t="inlineStr">
+        <is>
+          <t>FASTBIT S.R.L.</t>
+        </is>
+      </c>
+      <c r="J409" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K409" t="n">
+        <v>5515.53</v>
+      </c>
+      <c r="L409" t="n">
+        <v>1158.26</v>
+      </c>
+      <c r="M409" t="n">
+        <v>6673.79</v>
+      </c>
+      <c r="N409" t="n">
+        <v>6673.79</v>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B410" t="inlineStr">
+        <is>
+          <t>EAUC nr. 326360</t>
+        </is>
+      </c>
+      <c r="C410" t="inlineStr">
+        <is>
+          <t>751</t>
+        </is>
+      </c>
+      <c r="D410" t="inlineStr">
+        <is>
+          <t>2026-04-06</t>
+        </is>
+      </c>
+      <c r="E410" t="inlineStr">
+        <is>
+          <t>2026-04-06</t>
+        </is>
+      </c>
+      <c r="F410" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G410" t="inlineStr">
+        <is>
+          <t>AUCHAN ROMANIA SA</t>
+        </is>
+      </c>
+      <c r="H410" t="inlineStr">
+        <is>
+          <t>17233051</t>
+        </is>
+      </c>
+      <c r="I410" t="inlineStr">
+        <is>
+          <t>Fastbit SRL</t>
+        </is>
+      </c>
+      <c r="J410" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K410" t="n">
+        <v>452.92</v>
+      </c>
+      <c r="L410" t="n">
+        <v>86.3</v>
+      </c>
+      <c r="M410" t="n">
+        <v>539.22</v>
+      </c>
+      <c r="N410" t="n">
+        <v>539.22</v>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B411" t="inlineStr">
+        <is>
+          <t>VDF780491235</t>
+        </is>
+      </c>
+      <c r="C411" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D411" t="inlineStr">
+        <is>
+          <t>2026-04-06</t>
+        </is>
+      </c>
+      <c r="E411" t="inlineStr">
+        <is>
+          <t>2026-04-20</t>
+        </is>
+      </c>
+      <c r="F411" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G411" t="inlineStr">
+        <is>
+          <t>Vodafone Romania S.A.</t>
+        </is>
+      </c>
+      <c r="H411" t="inlineStr">
+        <is>
+          <t>8971726</t>
+        </is>
+      </c>
+      <c r="I411" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J411" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K411" t="n">
+        <v>369.79</v>
+      </c>
+      <c r="L411" t="n">
+        <v>77.66</v>
+      </c>
+      <c r="M411" t="n">
+        <v>447.45</v>
+      </c>
+      <c r="N411" t="n">
+        <v>447.45</v>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B412" t="inlineStr">
+        <is>
+          <t>TKR260300659439</t>
+        </is>
+      </c>
+      <c r="C412" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D412" t="inlineStr">
+        <is>
+          <t>2026-04-06</t>
+        </is>
+      </c>
+      <c r="E412" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="F412" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G412" t="inlineStr">
+        <is>
+          <t>ORANGE ROMANIA SA</t>
+        </is>
+      </c>
+      <c r="H412" t="inlineStr">
+        <is>
+          <t>9010105</t>
+        </is>
+      </c>
+      <c r="I412" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J412" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K412" t="n">
+        <v>402.81</v>
+      </c>
+      <c r="L412" t="n">
+        <v>84.59</v>
+      </c>
+      <c r="M412" t="n">
+        <v>487.4</v>
+      </c>
+      <c r="N412" t="n">
+        <v>487.4</v>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B413" t="inlineStr">
+        <is>
+          <t>AUC AXXVI82225</t>
+        </is>
+      </c>
+      <c r="C413" t="inlineStr">
+        <is>
+          <t>751</t>
+        </is>
+      </c>
+      <c r="D413" t="inlineStr">
+        <is>
+          <t>2026-04-04</t>
+        </is>
+      </c>
+      <c r="E413" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="F413" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G413" t="inlineStr">
+        <is>
+          <t>AUCHAN ROMANIA SA</t>
+        </is>
+      </c>
+      <c r="H413" t="inlineStr">
+        <is>
+          <t>17233051</t>
+        </is>
+      </c>
+      <c r="I413" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J413" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K413" t="n">
+        <v>159.49</v>
+      </c>
+      <c r="L413" t="n">
+        <v>33.49</v>
+      </c>
+      <c r="M413" t="n">
+        <v>192.98</v>
+      </c>
+      <c r="N413" t="n">
+        <v>192.98</v>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B414" t="inlineStr">
+        <is>
+          <t>AXL174116</t>
+        </is>
+      </c>
+      <c r="C414" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D414" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="E414" t="inlineStr">
+        <is>
+          <t>2026-04-18</t>
+        </is>
+      </c>
+      <c r="F414" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G414" t="inlineStr">
+        <is>
+          <t>AXEL SOFT IT GROUP SRL</t>
+        </is>
+      </c>
+      <c r="H414" t="inlineStr">
+        <is>
+          <t>14594957</t>
+        </is>
+      </c>
+      <c r="I414" t="inlineStr">
+        <is>
+          <t>FASTBIT</t>
+        </is>
+      </c>
+      <c r="J414" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K414" t="n">
+        <v>1462.74</v>
+      </c>
+      <c r="L414" t="n">
+        <v>307.18</v>
+      </c>
+      <c r="M414" t="n">
+        <v>1769.92</v>
+      </c>
+      <c r="N414" t="n">
+        <v>1769.92</v>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B415" t="inlineStr">
+        <is>
+          <t>2621939278</t>
+        </is>
+      </c>
+      <c r="C415" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D415" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="E415" t="inlineStr">
+        <is>
+          <t>2026-04-18</t>
+        </is>
+      </c>
+      <c r="F415" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G415" t="inlineStr">
+        <is>
+          <t>SC MOL Romania Petroleum Products SRL</t>
+        </is>
+      </c>
+      <c r="H415" t="inlineStr">
+        <is>
+          <t>7745470</t>
+        </is>
+      </c>
+      <c r="I415" t="inlineStr">
+        <is>
+          <t>Fastbit S.R.L.</t>
+        </is>
+      </c>
+      <c r="J415" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K415" t="n">
+        <v>2040.57</v>
+      </c>
+      <c r="L415" t="n">
+        <v>428.52</v>
+      </c>
+      <c r="M415" t="n">
+        <v>2469.09</v>
+      </c>
+      <c r="N415" t="n">
+        <v>2469.09</v>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B416" t="inlineStr">
+        <is>
+          <t>0091200472</t>
+        </is>
+      </c>
+      <c r="C416" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D416" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="E416" t="inlineStr">
+        <is>
+          <t>2026-05-03</t>
+        </is>
+      </c>
+      <c r="F416" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G416" t="inlineStr">
+        <is>
+          <t>LASTING System S.A.</t>
+        </is>
+      </c>
+      <c r="H416" t="inlineStr">
+        <is>
+          <t>6102484</t>
+        </is>
+      </c>
+      <c r="I416" t="inlineStr">
+        <is>
+          <t>FASTBIT S.R.L.</t>
+        </is>
+      </c>
+      <c r="J416" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K416" t="n">
+        <v>20127.36</v>
+      </c>
+      <c r="L416" t="n">
+        <v>4226.75</v>
+      </c>
+      <c r="M416" t="n">
+        <v>24354.11</v>
+      </c>
+      <c r="N416" t="n">
+        <v>24354.11</v>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B417" t="inlineStr">
+        <is>
+          <t>EMKT665011</t>
+        </is>
+      </c>
+      <c r="C417" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D417" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="E417" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="F417" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G417" t="inlineStr">
+        <is>
+          <t>ELMA IMPEX S.R.L.</t>
+        </is>
+      </c>
+      <c r="H417" t="inlineStr">
+        <is>
+          <t>6512360</t>
+        </is>
+      </c>
+      <c r="I417" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J417" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K417" t="n">
+        <v>32.6</v>
+      </c>
+      <c r="L417" t="n">
+        <v>6.84</v>
+      </c>
+      <c r="M417" t="n">
+        <v>39.44</v>
+      </c>
+      <c r="N417" t="n">
+        <v>39.44</v>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B418" t="inlineStr">
+        <is>
+          <t>A2025-5801</t>
+        </is>
+      </c>
+      <c r="C418" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D418" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="E418" t="inlineStr">
+        <is>
+          <t>2026-05-03</t>
+        </is>
+      </c>
+      <c r="F418" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G418" t="inlineStr">
+        <is>
+          <t>SC LAPTOP DIRECT PARTS SRL</t>
+        </is>
+      </c>
+      <c r="H418" t="inlineStr">
+        <is>
+          <t>50905090</t>
+        </is>
+      </c>
+      <c r="I418" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J418" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K418" t="n">
+        <v>-155</v>
+      </c>
+      <c r="L418" t="n">
+        <v>-32.55</v>
+      </c>
+      <c r="M418" t="n">
+        <v>-187.55</v>
+      </c>
+      <c r="N418" t="n">
+        <v>-187.55</v>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B419" t="inlineStr">
+        <is>
+          <t>241056836</t>
+        </is>
+      </c>
+      <c r="C419" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D419" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="E419" t="inlineStr">
+        <is>
+          <t>2026-05-03</t>
+        </is>
+      </c>
+      <c r="F419" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G419" t="inlineStr">
+        <is>
+          <t>Senetic Distribution S.R.L.</t>
+        </is>
+      </c>
+      <c r="H419" t="inlineStr">
+        <is>
+          <t>35620943</t>
+        </is>
+      </c>
+      <c r="I419" t="inlineStr">
+        <is>
+          <t>FASTBIT S.R.L.</t>
+        </is>
+      </c>
+      <c r="J419" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K419" t="n">
+        <v>2074.15</v>
+      </c>
+      <c r="L419" t="n">
+        <v>435.57</v>
+      </c>
+      <c r="M419" t="n">
+        <v>2509.72</v>
+      </c>
+      <c r="N419" t="n">
+        <v>2509.72</v>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B420" t="inlineStr">
+        <is>
+          <t>FITM 41638</t>
+        </is>
+      </c>
+      <c r="C420" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D420" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="E420" t="inlineStr">
+        <is>
+          <t>2026-04-22</t>
+        </is>
+      </c>
+      <c r="F420" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G420" t="inlineStr">
+        <is>
+          <t>INFINILINK SRL</t>
+        </is>
+      </c>
+      <c r="H420" t="inlineStr">
+        <is>
+          <t>25867645</t>
+        </is>
+      </c>
+      <c r="I420" t="inlineStr">
+        <is>
+          <t>FASTBIT S.R.L.</t>
+        </is>
+      </c>
+      <c r="J420" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K420" t="n">
+        <v>1075.78</v>
+      </c>
+      <c r="L420" t="n">
+        <v>225.91</v>
+      </c>
+      <c r="M420" t="n">
+        <v>1301.69</v>
+      </c>
+      <c r="N420" t="n">
+        <v>1301.69</v>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B421" t="inlineStr">
+        <is>
+          <t>AXL174086</t>
+        </is>
+      </c>
+      <c r="C421" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D421" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="E421" t="inlineStr">
+        <is>
+          <t>2026-04-17</t>
+        </is>
+      </c>
+      <c r="F421" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G421" t="inlineStr">
+        <is>
+          <t>AXEL SOFT IT GROUP SRL</t>
+        </is>
+      </c>
+      <c r="H421" t="inlineStr">
+        <is>
+          <t>14594957</t>
+        </is>
+      </c>
+      <c r="I421" t="inlineStr">
+        <is>
+          <t>FASTBIT</t>
+        </is>
+      </c>
+      <c r="J421" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K421" t="n">
+        <v>323.13</v>
+      </c>
+      <c r="L421" t="n">
+        <v>67.86</v>
+      </c>
+      <c r="M421" t="n">
+        <v>390.99</v>
+      </c>
+      <c r="N421" t="n">
+        <v>390.99</v>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B422" t="inlineStr">
+        <is>
+          <t>657926</t>
+        </is>
+      </c>
+      <c r="C422" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D422" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="E422" t="inlineStr">
+        <is>
+          <t>2026-04-17</t>
+        </is>
+      </c>
+      <c r="F422" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G422" t="inlineStr">
+        <is>
+          <t>Bolt Operations OÜ</t>
+        </is>
+      </c>
+      <c r="H422" t="inlineStr">
+        <is>
+          <t>42717800</t>
+        </is>
+      </c>
+      <c r="I422" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J422" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K422" t="n">
+        <v>124.32</v>
+      </c>
+      <c r="L422" t="n">
+        <v>26.1</v>
+      </c>
+      <c r="M422" t="n">
+        <v>150.42</v>
+      </c>
+      <c r="N422" t="n">
+        <v>150.42</v>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B423" t="inlineStr">
+        <is>
+          <t>0091200346</t>
+        </is>
+      </c>
+      <c r="C423" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D423" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="E423" t="inlineStr">
+        <is>
+          <t>2026-05-02</t>
+        </is>
+      </c>
+      <c r="F423" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G423" t="inlineStr">
+        <is>
+          <t>LASTING System S.A.</t>
+        </is>
+      </c>
+      <c r="H423" t="inlineStr">
+        <is>
+          <t>6102484</t>
+        </is>
+      </c>
+      <c r="I423" t="inlineStr">
+        <is>
+          <t>FASTBIT S.R.L.</t>
+        </is>
+      </c>
+      <c r="J423" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K423" t="n">
+        <v>9921.059999999999</v>
+      </c>
+      <c r="L423" t="n">
+        <v>2083.42</v>
+      </c>
+      <c r="M423" t="n">
+        <v>12004.48</v>
+      </c>
+      <c r="N423" t="n">
+        <v>12004.48</v>
+      </c>
+    </row>
+    <row r="424">
+      <c r="A424" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B424" t="inlineStr">
+        <is>
+          <t>0091200361</t>
+        </is>
+      </c>
+      <c r="C424" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D424" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="E424" t="inlineStr">
+        <is>
+          <t>2026-05-02</t>
+        </is>
+      </c>
+      <c r="F424" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G424" t="inlineStr">
+        <is>
+          <t>LASTING System S.A.</t>
+        </is>
+      </c>
+      <c r="H424" t="inlineStr">
+        <is>
+          <t>6102484</t>
+        </is>
+      </c>
+      <c r="I424" t="inlineStr">
+        <is>
+          <t>FASTBIT S.R.L.</t>
+        </is>
+      </c>
+      <c r="J424" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K424" t="n">
+        <v>1209.45</v>
+      </c>
+      <c r="L424" t="n">
+        <v>253.98</v>
+      </c>
+      <c r="M424" t="n">
+        <v>1463.43</v>
+      </c>
+      <c r="N424" t="n">
+        <v>1463.43</v>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B425" t="inlineStr">
+        <is>
+          <t>LES 19876</t>
+        </is>
+      </c>
+      <c r="C425" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D425" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="E425" t="inlineStr">
+        <is>
+          <t>2026-05-02</t>
+        </is>
+      </c>
+      <c r="F425" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G425" t="inlineStr">
+        <is>
+          <t>S.C. L&amp;E Solutions S.R.L.</t>
+        </is>
+      </c>
+      <c r="H425" t="inlineStr">
+        <is>
+          <t>16684355</t>
+        </is>
+      </c>
+      <c r="I425" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J425" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K425" t="n">
+        <v>670.65</v>
+      </c>
+      <c r="L425" t="n">
+        <v>140.84</v>
+      </c>
+      <c r="M425" t="n">
+        <v>811.49</v>
+      </c>
+      <c r="N425" t="n">
+        <v>811.49</v>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B426" t="inlineStr">
+        <is>
+          <t>ATX-037257077</t>
+        </is>
+      </c>
+      <c r="C426" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D426" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="E426" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="F426" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G426" t="inlineStr">
+        <is>
+          <t>ALTEX ROMANIA SRL</t>
+        </is>
+      </c>
+      <c r="H426" t="inlineStr">
+        <is>
+          <t>2864518</t>
+        </is>
+      </c>
+      <c r="I426" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J426" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K426" t="n">
+        <v>454.54</v>
+      </c>
+      <c r="L426" t="n">
+        <v>95.45</v>
+      </c>
+      <c r="M426" t="n">
+        <v>549.99</v>
+      </c>
+      <c r="N426" t="n">
+        <v>549.99</v>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B427" t="inlineStr">
+        <is>
+          <t>PMC00765007</t>
+        </is>
+      </c>
+      <c r="C427" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D427" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="E427" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="F427" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G427" t="inlineStr">
+        <is>
+          <t>PMC Group Distributie S.R.L.</t>
+        </is>
+      </c>
+      <c r="H427" t="inlineStr">
+        <is>
+          <t>17116469</t>
+        </is>
+      </c>
+      <c r="I427" t="inlineStr">
+        <is>
+          <t>FASTBIT</t>
+        </is>
+      </c>
+      <c r="J427" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K427" t="n">
+        <v>34.33</v>
+      </c>
+      <c r="L427" t="n">
+        <v>7.21</v>
+      </c>
+      <c r="M427" t="n">
+        <v>41.54</v>
+      </c>
+      <c r="N427" t="n">
+        <v>41.54</v>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B428" t="inlineStr">
+        <is>
+          <t>FLXONL000120049</t>
+        </is>
+      </c>
+      <c r="C428" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D428" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="E428" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="F428" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G428" t="inlineStr">
+        <is>
+          <t>FLAX COMPUTERS S.R.L.</t>
+        </is>
+      </c>
+      <c r="H428" t="inlineStr">
+        <is>
+          <t>14639030</t>
+        </is>
+      </c>
+      <c r="I428" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J428" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K428" t="n">
+        <v>0</v>
+      </c>
+      <c r="L428" t="n">
+        <v>0</v>
+      </c>
+      <c r="M428" t="n">
+        <v>0</v>
+      </c>
+      <c r="N428" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B429" t="inlineStr">
+        <is>
+          <t>BI109278</t>
+        </is>
+      </c>
+      <c r="C429" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D429" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="E429" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="F429" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G429" t="inlineStr">
+        <is>
+          <t>ROEL SRL</t>
+        </is>
+      </c>
+      <c r="H429" t="inlineStr">
+        <is>
+          <t>1596786</t>
+        </is>
+      </c>
+      <c r="I429" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J429" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K429" t="n">
+        <v>43489</v>
+      </c>
+      <c r="L429" t="n">
+        <v>9132.690000000001</v>
+      </c>
+      <c r="M429" t="n">
+        <v>52621.69</v>
+      </c>
+      <c r="N429" t="n">
+        <v>52621.69</v>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B430" t="inlineStr">
+        <is>
+          <t>AXL_MSP00545</t>
+        </is>
+      </c>
+      <c r="C430" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D430" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="E430" t="inlineStr">
+        <is>
+          <t>2026-04-16</t>
+        </is>
+      </c>
+      <c r="F430" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G430" t="inlineStr">
+        <is>
+          <t>AXEL SOFT IT GROUP SRL</t>
+        </is>
+      </c>
+      <c r="H430" t="inlineStr">
+        <is>
+          <t>14594957</t>
+        </is>
+      </c>
+      <c r="I430" t="inlineStr">
+        <is>
+          <t>FASTBIT</t>
+        </is>
+      </c>
+      <c r="J430" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K430" t="n">
+        <v>304.98</v>
+      </c>
+      <c r="L430" t="n">
+        <v>64.05</v>
+      </c>
+      <c r="M430" t="n">
+        <v>369.03</v>
+      </c>
+      <c r="N430" t="n">
+        <v>369.03</v>
+      </c>
+    </row>
+    <row r="431">
+      <c r="A431" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B431" t="inlineStr">
+        <is>
+          <t>EUINRO26-97036</t>
+        </is>
+      </c>
+      <c r="C431" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D431" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="E431" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="F431" t="inlineStr">
+        <is>
+          <t>EUR</t>
+        </is>
+      </c>
+      <c r="G431" t="inlineStr">
+        <is>
+          <t>Amazon Web Services EMEA SARL Luxemburg Sucursala Bucuresti</t>
+        </is>
+      </c>
+      <c r="H431" t="inlineStr">
+        <is>
+          <t>42960484</t>
+        </is>
+      </c>
+      <c r="I431" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J431" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K431" t="n">
+        <v>0</v>
+      </c>
+      <c r="L431" t="n">
+        <v>0</v>
+      </c>
+      <c r="M431" t="n">
+        <v>0</v>
+      </c>
+      <c r="N431" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B432" t="inlineStr">
+        <is>
+          <t>DNDC FFR 587</t>
+        </is>
+      </c>
+      <c r="C432" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D432" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="E432" t="inlineStr">
+        <is>
+          <t>2026-04-16</t>
+        </is>
+      </c>
+      <c r="F432" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G432" t="inlineStr">
+        <is>
+          <t>SC DataNode DC SRL</t>
+        </is>
+      </c>
+      <c r="H432" t="inlineStr">
+        <is>
+          <t>49381528</t>
+        </is>
+      </c>
+      <c r="I432" t="inlineStr">
+        <is>
+          <t>SC Fastbit SRL</t>
+        </is>
+      </c>
+      <c r="J432" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K432" t="n">
+        <v>12274.62</v>
+      </c>
+      <c r="L432" t="n">
+        <v>2577.67</v>
+      </c>
+      <c r="M432" t="n">
+        <v>14852.29</v>
+      </c>
+      <c r="N432" t="n">
+        <v>14852.29</v>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B433" t="inlineStr">
+        <is>
+          <t>9003493320</t>
+        </is>
+      </c>
+      <c r="C433" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D433" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="E433" t="inlineStr">
+        <is>
+          <t>2026-04-21</t>
+        </is>
+      </c>
+      <c r="F433" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G433" t="inlineStr">
+        <is>
+          <t>Network One Distribution S.R.L.</t>
+        </is>
+      </c>
+      <c r="H433" t="inlineStr">
+        <is>
+          <t>15056387</t>
+        </is>
+      </c>
+      <c r="I433" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J433" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K433" t="n">
+        <v>15</v>
+      </c>
+      <c r="L433" t="n">
+        <v>3.15</v>
+      </c>
+      <c r="M433" t="n">
+        <v>18.15</v>
+      </c>
+      <c r="N433" t="n">
+        <v>18.15</v>
+      </c>
+    </row>
+    <row r="434">
+      <c r="A434" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B434" t="inlineStr">
+        <is>
+          <t>0091200275</t>
+        </is>
+      </c>
+      <c r="C434" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D434" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="E434" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="F434" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G434" t="inlineStr">
+        <is>
+          <t>LASTING System S.A.</t>
+        </is>
+      </c>
+      <c r="H434" t="inlineStr">
+        <is>
+          <t>6102484</t>
+        </is>
+      </c>
+      <c r="I434" t="inlineStr">
+        <is>
+          <t>FASTBIT S.R.L.</t>
+        </is>
+      </c>
+      <c r="J434" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K434" t="n">
+        <v>4960.63</v>
+      </c>
+      <c r="L434" t="n">
+        <v>1041.73</v>
+      </c>
+      <c r="M434" t="n">
+        <v>6002.36</v>
+      </c>
+      <c r="N434" t="n">
+        <v>6002.36</v>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B435" t="inlineStr">
+        <is>
+          <t>G7 678032</t>
+        </is>
+      </c>
+      <c r="C435" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D435" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="E435" t="inlineStr">
+        <is>
+          <t>2026-04-07</t>
+        </is>
+      </c>
+      <c r="F435" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G435" t="inlineStr">
+        <is>
+          <t>G7 DYNAMICS SRL</t>
+        </is>
+      </c>
+      <c r="H435" t="inlineStr">
+        <is>
+          <t>53790970</t>
+        </is>
+      </c>
+      <c r="I435" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J435" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K435" t="n">
+        <v>3110.33</v>
+      </c>
+      <c r="L435" t="n">
+        <v>653.17</v>
+      </c>
+      <c r="M435" t="n">
+        <v>3763.5</v>
+      </c>
+      <c r="N435" t="n">
+        <v>3763.5</v>
+      </c>
+    </row>
+    <row r="436">
+      <c r="A436" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B436" t="inlineStr">
+        <is>
+          <t>F121050626-07676</t>
+        </is>
+      </c>
+      <c r="C436" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D436" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="E436" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="F436" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G436" t="inlineStr">
+        <is>
+          <t>ALTEX ROMANIA SRL</t>
+        </is>
+      </c>
+      <c r="H436" t="inlineStr">
+        <is>
+          <t>2864518</t>
+        </is>
+      </c>
+      <c r="I436" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J436" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K436" t="n">
+        <v>991.72</v>
+      </c>
+      <c r="L436" t="n">
+        <v>208.26</v>
+      </c>
+      <c r="M436" t="n">
+        <v>1199.98</v>
+      </c>
+      <c r="N436" t="n">
+        <v>1199.98</v>
+      </c>
+    </row>
+    <row r="437">
+      <c r="A437" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B437" t="inlineStr">
+        <is>
+          <t>CSPINV2600317</t>
+        </is>
+      </c>
+      <c r="C437" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D437" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="E437" t="inlineStr">
+        <is>
+          <t>2026-04-15</t>
+        </is>
+      </c>
+      <c r="F437" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G437" t="inlineStr">
+        <is>
+          <t>Logicom Information Technology Distribution SRL</t>
+        </is>
+      </c>
+      <c r="H437" t="inlineStr">
+        <is>
+          <t>21457090</t>
+        </is>
+      </c>
+      <c r="I437" t="inlineStr">
+        <is>
+          <t>FASTBIT S.R.L.</t>
+        </is>
+      </c>
+      <c r="J437" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K437" t="n">
+        <v>804.05</v>
+      </c>
+      <c r="L437" t="n">
+        <v>168.85</v>
+      </c>
+      <c r="M437" t="n">
+        <v>972.9</v>
+      </c>
+      <c r="N437" t="n">
+        <v>972.9</v>
+      </c>
+    </row>
+    <row r="438">
+      <c r="A438" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B438" t="inlineStr">
+        <is>
+          <t>FLXONL000120003</t>
+        </is>
+      </c>
+      <c r="C438" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D438" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="E438" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="F438" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G438" t="inlineStr">
+        <is>
+          <t>FLAX COMPUTERS S.R.L.</t>
+        </is>
+      </c>
+      <c r="H438" t="inlineStr">
+        <is>
+          <t>14639030</t>
+        </is>
+      </c>
+      <c r="I438" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J438" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K438" t="n">
+        <v>81.31</v>
+      </c>
+      <c r="L438" t="n">
+        <v>17.07</v>
+      </c>
+      <c r="M438" t="n">
+        <v>98.38</v>
+      </c>
+      <c r="N438" t="n">
+        <v>98.38</v>
+      </c>
+    </row>
+    <row r="439">
+      <c r="A439" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B439" t="inlineStr">
+        <is>
+          <t>549</t>
+        </is>
+      </c>
+      <c r="C439" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D439" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="E439" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="F439" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G439" t="inlineStr">
+        <is>
+          <t>ECO SOFTWARE CONSULTING SRL</t>
+        </is>
+      </c>
+      <c r="H439" t="inlineStr">
+        <is>
+          <t>31641676</t>
+        </is>
+      </c>
+      <c r="I439" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J439" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K439" t="n">
+        <v>15500</v>
+      </c>
+      <c r="L439" t="n">
+        <v>0</v>
+      </c>
+      <c r="M439" t="n">
+        <v>15500</v>
+      </c>
+      <c r="N439" t="n">
+        <v>15500</v>
+      </c>
+    </row>
+    <row r="440">
+      <c r="A440" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B440" t="inlineStr">
+        <is>
+          <t>FLXONL000119947</t>
+        </is>
+      </c>
+      <c r="C440" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D440" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="E440" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="F440" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G440" t="inlineStr">
+        <is>
+          <t>FLAX COMPUTERS S.R.L.</t>
+        </is>
+      </c>
+      <c r="H440" t="inlineStr">
+        <is>
+          <t>14639030</t>
+        </is>
+      </c>
+      <c r="I440" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J440" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K440" t="n">
+        <v>262.59</v>
+      </c>
+      <c r="L440" t="n">
+        <v>55.14</v>
+      </c>
+      <c r="M440" t="n">
+        <v>317.73</v>
+      </c>
+      <c r="N440" t="n">
+        <v>317.73</v>
+      </c>
+    </row>
+    <row r="441">
+      <c r="A441" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B441" t="inlineStr">
+        <is>
+          <t>FLXONL000119912</t>
+        </is>
+      </c>
+      <c r="C441" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D441" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="E441" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="F441" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G441" t="inlineStr">
+        <is>
+          <t>FLAX COMPUTERS S.R.L.</t>
+        </is>
+      </c>
+      <c r="H441" t="inlineStr">
+        <is>
+          <t>14639030</t>
+        </is>
+      </c>
+      <c r="I441" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J441" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K441" t="n">
+        <v>12157.17</v>
+      </c>
+      <c r="L441" t="n">
+        <v>2553.01</v>
+      </c>
+      <c r="M441" t="n">
+        <v>14710.18</v>
+      </c>
+      <c r="N441" t="n">
+        <v>14710.18</v>
+      </c>
+    </row>
+    <row r="442">
+      <c r="A442" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B442" t="inlineStr">
+        <is>
+          <t>9003492999</t>
+        </is>
+      </c>
+      <c r="C442" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D442" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="E442" t="inlineStr">
+        <is>
+          <t>2026-04-21</t>
+        </is>
+      </c>
+      <c r="F442" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G442" t="inlineStr">
+        <is>
+          <t>Network One Distribution S.R.L.</t>
+        </is>
+      </c>
+      <c r="H442" t="inlineStr">
+        <is>
+          <t>15056387</t>
+        </is>
+      </c>
+      <c r="I442" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J442" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K442" t="n">
+        <v>84.56999999999999</v>
+      </c>
+      <c r="L442" t="n">
+        <v>17.76</v>
+      </c>
+      <c r="M442" t="n">
+        <v>102.33</v>
+      </c>
+      <c r="N442" t="n">
+        <v>102.33</v>
+      </c>
+    </row>
+    <row r="443">
+      <c r="A443" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B443" t="inlineStr">
+        <is>
+          <t>241056707</t>
+        </is>
+      </c>
+      <c r="C443" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D443" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="E443" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="F443" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G443" t="inlineStr">
+        <is>
+          <t>Senetic Distribution S.R.L.</t>
+        </is>
+      </c>
+      <c r="H443" t="inlineStr">
+        <is>
+          <t>35620943</t>
+        </is>
+      </c>
+      <c r="I443" t="inlineStr">
+        <is>
+          <t>FASTBIT S.R.L.</t>
+        </is>
+      </c>
+      <c r="J443" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K443" t="n">
+        <v>8600.93</v>
+      </c>
+      <c r="L443" t="n">
+        <v>1806.2</v>
+      </c>
+      <c r="M443" t="n">
+        <v>10407.13</v>
+      </c>
+      <c r="N443" t="n">
+        <v>10407.13</v>
+      </c>
+    </row>
+    <row r="444">
+      <c r="A444" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B444" t="inlineStr">
+        <is>
+          <t>BDT 3610685</t>
+        </is>
+      </c>
+      <c r="C444" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D444" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="E444" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="F444" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G444" t="inlineStr">
+        <is>
+          <t>BRAND DESIGN TEAM SRL</t>
+        </is>
+      </c>
+      <c r="H444" t="inlineStr">
+        <is>
+          <t>38170983</t>
+        </is>
+      </c>
+      <c r="I444" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J444" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K444" t="n">
+        <v>367.77</v>
+      </c>
+      <c r="L444" t="n">
+        <v>77.23</v>
+      </c>
+      <c r="M444" t="n">
+        <v>445</v>
+      </c>
+      <c r="N444" t="n">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="445">
+      <c r="A445" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B445" t="inlineStr">
+        <is>
+          <t>A2025-5743</t>
+        </is>
+      </c>
+      <c r="C445" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D445" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="E445" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="F445" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G445" t="inlineStr">
+        <is>
+          <t>SC LAPTOP DIRECT PARTS SRL</t>
+        </is>
+      </c>
+      <c r="H445" t="inlineStr">
+        <is>
+          <t>50905090</t>
+        </is>
+      </c>
+      <c r="I445" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J445" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K445" t="n">
+        <v>155</v>
+      </c>
+      <c r="L445" t="n">
+        <v>32.55</v>
+      </c>
+      <c r="M445" t="n">
+        <v>187.55</v>
+      </c>
+      <c r="N445" t="n">
+        <v>187.55</v>
+      </c>
+    </row>
+    <row r="446">
+      <c r="A446" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B446" t="inlineStr">
+        <is>
+          <t>8280464097</t>
+        </is>
+      </c>
+      <c r="C446" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D446" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="E446" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="F446" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G446" t="inlineStr">
+        <is>
+          <t>TD SYNNEX Bucharest SRL</t>
+        </is>
+      </c>
+      <c r="H446" t="inlineStr">
+        <is>
+          <t>21267001</t>
+        </is>
+      </c>
+      <c r="I446" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J446" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K446" t="n">
+        <v>1521.48</v>
+      </c>
+      <c r="L446" t="n">
+        <v>319.51</v>
+      </c>
+      <c r="M446" t="n">
+        <v>1840.99</v>
+      </c>
+      <c r="N446" t="n">
+        <v>1840.99</v>
+      </c>
+    </row>
+    <row r="447">
+      <c r="A447" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B447" t="inlineStr">
+        <is>
+          <t>EXN20260488</t>
+        </is>
+      </c>
+      <c r="C447" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D447" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="E447" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="F447" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G447" t="inlineStr">
+        <is>
+          <t>Exclusive Networks Technology Romania SRL</t>
+        </is>
+      </c>
+      <c r="H447" t="inlineStr">
+        <is>
+          <t>21711588</t>
+        </is>
+      </c>
+      <c r="I447" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J447" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K447" t="n">
+        <v>5675.69</v>
+      </c>
+      <c r="L447" t="n">
+        <v>1191.89</v>
+      </c>
+      <c r="M447" t="n">
+        <v>6867.58</v>
+      </c>
+      <c r="N447" t="n">
+        <v>6867.58</v>
+      </c>
+    </row>
+    <row r="448">
+      <c r="A448" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B448" t="inlineStr">
+        <is>
+          <t>MK641</t>
+        </is>
+      </c>
+      <c r="C448" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D448" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="E448" t="inlineStr">
+        <is>
+          <t>2026-04-06</t>
+        </is>
+      </c>
+      <c r="F448" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G448" t="inlineStr">
+        <is>
+          <t>S.C. MACO HOSPITALITY S.R.L.</t>
+        </is>
+      </c>
+      <c r="H448" t="inlineStr">
+        <is>
+          <t>34045767</t>
+        </is>
+      </c>
+      <c r="I448" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J448" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K448" t="n">
+        <v>126.13</v>
+      </c>
+      <c r="L448" t="n">
+        <v>13.87</v>
+      </c>
+      <c r="M448" t="n">
+        <v>140</v>
+      </c>
+      <c r="N448" t="n">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="449">
+      <c r="A449" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B449" t="inlineStr">
+        <is>
+          <t>GGBBBIGD-03-2026-0001096</t>
+        </is>
+      </c>
+      <c r="C449" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D449" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="E449" t="inlineStr"/>
+      <c r="F449" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G449" t="inlineStr">
+        <is>
+          <t>KCP MOBILITY NINETEEN S.R.L.</t>
+        </is>
+      </c>
+      <c r="H449" t="inlineStr">
+        <is>
+          <t>52723060</t>
+        </is>
+      </c>
+      <c r="I449" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J449" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K449" t="n">
+        <v>33.94</v>
+      </c>
+      <c r="L449" t="n">
+        <v>0</v>
+      </c>
+      <c r="M449" t="n">
+        <v>33.94</v>
+      </c>
+      <c r="N449" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="450">
+      <c r="A450" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B450" t="inlineStr">
+        <is>
+          <t>269116043347</t>
+        </is>
+      </c>
+      <c r="C450" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D450" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="E450" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="F450" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G450" t="inlineStr">
+        <is>
+          <t>DANTE INTERNATIONAL SA</t>
+        </is>
+      </c>
+      <c r="H450" t="inlineStr">
+        <is>
+          <t>14399840</t>
+        </is>
+      </c>
+      <c r="I450" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J450" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K450" t="n">
+        <v>214.87</v>
+      </c>
+      <c r="L450" t="n">
+        <v>45.12</v>
+      </c>
+      <c r="M450" t="n">
+        <v>259.99</v>
+      </c>
+      <c r="N450" t="n">
+        <v>259.99</v>
+      </c>
+    </row>
+    <row r="451">
+      <c r="A451" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B451" t="inlineStr">
+        <is>
+          <t>GIIHGFDB-03-2026-0004472</t>
+        </is>
+      </c>
+      <c r="C451" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D451" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="E451" t="inlineStr"/>
+      <c r="F451" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G451" t="inlineStr">
+        <is>
+          <t>KCP MOBILITY ZERO S.R.L.</t>
+        </is>
+      </c>
+      <c r="H451" t="inlineStr">
+        <is>
+          <t>52746446</t>
+        </is>
+      </c>
+      <c r="I451" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J451" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K451" t="n">
+        <v>30.94</v>
+      </c>
+      <c r="L451" t="n">
+        <v>0</v>
+      </c>
+      <c r="M451" t="n">
+        <v>30.94</v>
+      </c>
+      <c r="N451" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="452">
+      <c r="A452" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B452" t="inlineStr">
+        <is>
+          <t>9003491434</t>
+        </is>
+      </c>
+      <c r="C452" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D452" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="E452" t="inlineStr">
+        <is>
+          <t>2026-04-20</t>
+        </is>
+      </c>
+      <c r="F452" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G452" t="inlineStr">
+        <is>
+          <t>Network One Distribution S.R.L.</t>
+        </is>
+      </c>
+      <c r="H452" t="inlineStr">
+        <is>
+          <t>15056387</t>
+        </is>
+      </c>
+      <c r="I452" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J452" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K452" t="n">
+        <v>1597.28</v>
+      </c>
+      <c r="L452" t="n">
+        <v>335.43</v>
+      </c>
+      <c r="M452" t="n">
+        <v>1932.71</v>
+      </c>
+      <c r="N452" t="n">
+        <v>1932.71</v>
+      </c>
+    </row>
+    <row r="453">
+      <c r="A453" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B453" t="inlineStr">
+        <is>
+          <t>9003491859</t>
+        </is>
+      </c>
+      <c r="C453" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D453" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="E453" t="inlineStr">
+        <is>
+          <t>2026-04-20</t>
+        </is>
+      </c>
+      <c r="F453" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G453" t="inlineStr">
+        <is>
+          <t>Network One Distribution S.R.L.</t>
+        </is>
+      </c>
+      <c r="H453" t="inlineStr">
+        <is>
+          <t>15056387</t>
+        </is>
+      </c>
+      <c r="I453" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J453" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K453" t="n">
+        <v>735.11</v>
+      </c>
+      <c r="L453" t="n">
+        <v>154.37</v>
+      </c>
+      <c r="M453" t="n">
+        <v>889.48</v>
+      </c>
+      <c r="N453" t="n">
+        <v>889.48</v>
+      </c>
+    </row>
+    <row r="454">
+      <c r="A454" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B454" t="inlineStr">
+        <is>
+          <t>75440897</t>
+        </is>
+      </c>
+      <c r="C454" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D454" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="E454" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="F454" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G454" t="inlineStr">
+        <is>
+          <t>ALSO Technology Romania SRL</t>
+        </is>
+      </c>
+      <c r="H454" t="inlineStr">
+        <is>
+          <t>32429907</t>
+        </is>
+      </c>
+      <c r="I454" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J454" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K454" t="n">
+        <v>34735.21</v>
+      </c>
+      <c r="L454" t="n">
+        <v>7294.39</v>
+      </c>
+      <c r="M454" t="n">
+        <v>42029.6</v>
+      </c>
+      <c r="N454" t="n">
+        <v>42029.6</v>
+      </c>
+    </row>
+    <row r="455">
+      <c r="A455" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B455" t="inlineStr">
+        <is>
+          <t>0091200140</t>
+        </is>
+      </c>
+      <c r="C455" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D455" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="E455" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="F455" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G455" t="inlineStr">
+        <is>
+          <t>LASTING System S.A.</t>
+        </is>
+      </c>
+      <c r="H455" t="inlineStr">
+        <is>
+          <t>6102484</t>
+        </is>
+      </c>
+      <c r="I455" t="inlineStr">
+        <is>
+          <t>FASTBIT S.R.L.</t>
+        </is>
+      </c>
+      <c r="J455" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K455" t="n">
+        <v>64715.08</v>
+      </c>
+      <c r="L455" t="n">
+        <v>0</v>
+      </c>
+      <c r="M455" t="n">
+        <v>64715.08</v>
+      </c>
+      <c r="N455" t="n">
+        <v>64715.08</v>
+      </c>
+    </row>
+    <row r="456">
+      <c r="A456" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B456" t="inlineStr">
+        <is>
+          <t>DEV nr. 0006</t>
+        </is>
+      </c>
+      <c r="C456" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D456" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="E456" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
+      <c r="F456" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G456" t="inlineStr">
+        <is>
+          <t>DEVOPS MAGIC SRL</t>
+        </is>
+      </c>
+      <c r="H456" t="inlineStr">
+        <is>
+          <t>37834528</t>
+        </is>
+      </c>
+      <c r="I456" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J456" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K456" t="n">
+        <v>82.64</v>
+      </c>
+      <c r="L456" t="n">
+        <v>17.36</v>
+      </c>
+      <c r="M456" t="n">
+        <v>100</v>
+      </c>
+      <c r="N456" t="n">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="457">
+      <c r="A457" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B457" t="inlineStr">
+        <is>
+          <t>AXL173930</t>
+        </is>
+      </c>
+      <c r="C457" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D457" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="E457" t="inlineStr">
+        <is>
+          <t>2026-04-11</t>
+        </is>
+      </c>
+      <c r="F457" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G457" t="inlineStr">
+        <is>
+          <t>AXEL SOFT IT GROUP SRL</t>
+        </is>
+      </c>
+      <c r="H457" t="inlineStr">
+        <is>
+          <t>14594957</t>
+        </is>
+      </c>
+      <c r="I457" t="inlineStr">
+        <is>
+          <t>FASTBIT</t>
+        </is>
+      </c>
+      <c r="J457" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K457" t="n">
+        <v>2079</v>
+      </c>
+      <c r="L457" t="n">
+        <v>436.59</v>
+      </c>
+      <c r="M457" t="n">
+        <v>2515.59</v>
+      </c>
+      <c r="N457" t="n">
+        <v>2515.59</v>
+      </c>
+    </row>
+    <row r="458">
+      <c r="A458" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B458" t="inlineStr">
+        <is>
+          <t>AXL173937</t>
+        </is>
+      </c>
+      <c r="C458" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D458" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="E458" t="inlineStr">
+        <is>
+          <t>2026-04-11</t>
+        </is>
+      </c>
+      <c r="F458" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G458" t="inlineStr">
+        <is>
+          <t>AXEL SOFT IT GROUP SRL</t>
+        </is>
+      </c>
+      <c r="H458" t="inlineStr">
+        <is>
+          <t>14594957</t>
+        </is>
+      </c>
+      <c r="I458" t="inlineStr">
+        <is>
+          <t>FASTBIT</t>
+        </is>
+      </c>
+      <c r="J458" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K458" t="n">
+        <v>107.66</v>
+      </c>
+      <c r="L458" t="n">
+        <v>22.61</v>
+      </c>
+      <c r="M458" t="n">
+        <v>130.27</v>
+      </c>
+      <c r="N458" t="n">
+        <v>130.27</v>
+      </c>
+    </row>
+    <row r="459">
+      <c r="A459" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B459" t="inlineStr">
+        <is>
+          <t>F121050526-05019</t>
+        </is>
+      </c>
+      <c r="C459" t="inlineStr">
+        <is>
+          <t>751</t>
+        </is>
+      </c>
+      <c r="D459" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="E459" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="F459" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G459" t="inlineStr">
+        <is>
+          <t>ALTEX ROMANIA SRL</t>
+        </is>
+      </c>
+      <c r="H459" t="inlineStr">
+        <is>
+          <t>2864518</t>
+        </is>
+      </c>
+      <c r="I459" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J459" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K459" t="n">
+        <v>107.43</v>
+      </c>
+      <c r="L459" t="n">
+        <v>22.56</v>
+      </c>
+      <c r="M459" t="n">
+        <v>129.99</v>
+      </c>
+      <c r="N459" t="n">
+        <v>129.99</v>
+      </c>
+    </row>
+    <row r="460">
+      <c r="A460" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B460" t="inlineStr">
+        <is>
+          <t>CLC20240243</t>
+        </is>
+      </c>
+      <c r="C460" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D460" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="E460" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="F460" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G460" t="inlineStr">
+        <is>
+          <t>CAZAN LAURA-CORINA - CABINET DE AVOCAT</t>
+        </is>
+      </c>
+      <c r="H460" t="inlineStr">
+        <is>
+          <t>26088384</t>
+        </is>
+      </c>
+      <c r="I460" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J460" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K460" t="n">
+        <v>1657</v>
+      </c>
+      <c r="L460" t="n">
+        <v>0</v>
+      </c>
+      <c r="M460" t="n">
+        <v>1657</v>
+      </c>
+      <c r="N460" t="n">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="461">
+      <c r="A461" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B461" t="inlineStr">
+        <is>
+          <t>CLC20240240</t>
+        </is>
+      </c>
+      <c r="C461" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D461" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="E461" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="F461" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G461" t="inlineStr">
+        <is>
+          <t>CAZAN LAURA-CORINA - CABINET DE AVOCAT</t>
+        </is>
+      </c>
+      <c r="H461" t="inlineStr">
+        <is>
+          <t>26088384</t>
+        </is>
+      </c>
+      <c r="I461" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J461" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K461" t="n">
+        <v>900</v>
+      </c>
+      <c r="L461" t="n">
+        <v>0</v>
+      </c>
+      <c r="M461" t="n">
+        <v>900</v>
+      </c>
+      <c r="N461" t="n">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="462">
+      <c r="A462" t="inlineStr">
+        <is>
+          <t>incoming</t>
+        </is>
+      </c>
+      <c r="B462" t="inlineStr">
+        <is>
           <t>0000086</t>
         </is>
       </c>
-      <c r="C235" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D235" t="inlineStr">
+      <c r="C462" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="D462" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
-      <c r="E235" t="inlineStr">
+      <c r="E462" t="inlineStr">
         <is>
           <t>2026-03-13</t>
         </is>
       </c>
-      <c r="F235" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G235" t="inlineStr">
+      <c r="F462" t="inlineStr">
+        <is>
+          <t>RON</t>
+        </is>
+      </c>
+      <c r="G462" t="inlineStr">
         <is>
           <t>DIV PROTECT SSMSU SRL</t>
         </is>
       </c>
-      <c r="H235" t="inlineStr">
+      <c r="H462" t="inlineStr">
         <is>
           <t>33184236</t>
         </is>
       </c>
-      <c r="I235" t="inlineStr">
-[...9 lines deleted...]
-      <c r="K235" t="n">
+      <c r="I462" t="inlineStr">
+        <is>
+          <t>FASTBIT SRL</t>
+        </is>
+      </c>
+      <c r="J462" t="inlineStr">
+        <is>
+          <t>15390696</t>
+        </is>
+      </c>
+      <c r="K462" t="n">
         <v>20.98</v>
       </c>
-      <c r="L235" t="n">
+      <c r="L462" t="n">
         <v>0</v>
       </c>
-      <c r="M235" t="n">
+      <c r="M462" t="n">
         <v>20.98</v>
       </c>
-      <c r="N235" t="n">
+      <c r="N462" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>